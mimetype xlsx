--- v0 (2025-11-16)
+++ v1 (2026-07-01)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e5efb338f6d44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/946980e71fa94250a05f0bf28c3a7ab0.psmdcp" Id="Rf0025d55c6f84e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08e8ab1fbaa14538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6861fad6b1d249c3b538b2e8e04093db.psmdcp" Id="Rc0af41827a32415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS248</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Experience of sexual harassment in the previous 12 months by frequency of harassment (% of persons aged 18 years and over who experienced sexual harassment in the previous 12 months)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/26/2023 11:00:00 AM</x:t>
+    <x:t>26/09/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual harassment is defined in this survey as unwanted behaviours that a person may have experienced in their daily life in the last 12 months, which made the person feel offended, humiliated or intimidated. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svssh/sexualviolencesurvey2022sexualharassment/backgroundnotes/) for further details. &lt;br&gt;Previous 12 months refers to the 12 months prior to the respondent completing the Sexual Violence Survey.&lt;br&gt;Persons may have experienced sexual harassment in one harassment episode or in many episodes. If there were multiple experiences of sexual harassment the person was asked to share details of the harassment experience that affected them most.&lt;br&gt;Please note data may not add to 100% due to rounding issues. &lt;br&gt;Not stated represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS248/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -403,203 +403,118 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...151 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H19" totalsRowShown="0">
   <x:autoFilter ref="A1:H19"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -868,51 +783,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS248/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1101,51 +1016,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="88.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1627,51 +1542,51 @@
       <x:c r="E19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H19" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1688,51 +1603,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H19" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="6">
         <x:s v="SVS248C01"/>
         <x:s v="SVS248C02"/>
         <x:s v="SVS248C03"/>
         <x:s v="SVS248C04"/>
         <x:s v="SVS248C05"/>
         <x:s v="SVS248C06"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="6">
         <x:s v="Once"/>
         <x:s v="Occasionally"/>
         <x:s v="Often (fortnightly to monthly)"/>
         <x:s v="Continuously (at least weekly)"/>
         <x:s v="Not stated"/>
         <x:s v="All persons aged 18 years and over who experienced sexual harassment in the previous 12 months"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
@@ -1761,27 +1676,208 @@
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="1" maxValue="100" count="12">
         <x:n v="40"/>
         <x:n v="47"/>
         <x:n v="38"/>
         <x:n v="42"/>
         <x:n v="49"/>
         <x:n v="6"/>
         <x:n v="4"/>
         <x:n v="7"/>
         <x:n v="2"/>
         <x:n v="1"/>
         <x:n v="5"/>
         <x:n v="100"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS248C01"/>
+    <s v="Once"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SVS248C01"/>
+    <s v="Once"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="SVS248C01"/>
+    <s v="Once"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="SVS248C02"/>
+    <s v="Occasionally"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="SVS248C02"/>
+    <s v="Occasionally"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="SVS248C02"/>
+    <s v="Occasionally"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="SVS248C03"/>
+    <s v="Often (fortnightly to monthly)"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS248C03"/>
+    <s v="Often (fortnightly to monthly)"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS248C03"/>
+    <s v="Often (fortnightly to monthly)"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS248C04"/>
+    <s v="Continuously (at least weekly)"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS248C04"/>
+    <s v="Continuously (at least weekly)"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS248C04"/>
+    <s v="Continuously (at least weekly)"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS248C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS248C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS248C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS248C06"/>
+    <s v="All persons aged 18 years and over who experienced sexual harassment in the previous 12 months"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS248C06"/>
+    <s v="All persons aged 18 years and over who experienced sexual harassment in the previous 12 months"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS248C06"/>
+    <s v="All persons aged 18 years and over who experienced sexual harassment in the previous 12 months"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
+</file>