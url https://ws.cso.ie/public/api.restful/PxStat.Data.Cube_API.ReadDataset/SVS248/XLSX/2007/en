--- v1 (2026-07-01)
+++ v2 (2026-09-20)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08e8ab1fbaa14538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6861fad6b1d249c3b538b2e8e04093db.psmdcp" Id="Rc0af41827a32415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3e67afcda84db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae523751072d48ba949493d868ad97e9.psmdcp" Id="R7753d0f5626b48e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Experience of sexual harassment in the previous 12 months by frequency of harassment (% of persons aged 18 years and over who experienced sexual harassment in the previous 12 months)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>26/09/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual harassment is defined in this survey as unwanted behaviours that a person may have experienced in their daily life in the last 12 months, which made the person feel offended, humiliated or intimidated. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svssh/sexualviolencesurvey2022sexualharassment/backgroundnotes/) for further details. &lt;br&gt;Previous 12 months refers to the 12 months prior to the respondent completing the Sexual Violence Survey.&lt;br&gt;Persons may have experienced sexual harassment in one harassment episode or in many episodes. If there were multiple experiences of sexual harassment the person was asked to share details of the harassment experience that affected them most.&lt;br&gt;Please note data may not add to 100% due to rounding issues. &lt;br&gt;Not stated represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS248/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS248/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Helen McGrath</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>svs@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -773,51 +773,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS248/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS248/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">