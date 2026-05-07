--- v0 (2025-10-16)
+++ v1 (2026-05-07)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ff80abddac4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d498623a5a684cb387d1ca9282555a9a.psmdcp" Id="R7f95975794a243ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red6e6026729c44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7546b83016d441fa7d317a9206233b0.psmdcp" Id="R6cd15fdf27a6447b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS241</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Experience of sexual harassment in the previous 12 months by type of experience (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/26/2023 11:00:00 AM</x:t>
+    <x:t>26/09/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual harassment is defined in this survey as unwanted behaviours that a person may have experienced in their daily life in the last 12 months, which made the person feel offended, humiliated or intimidated. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svssh/sexualviolencesurvey2022sexualharassment/backgroundnotes/) for further details. &lt;br&gt;Previous 12 months refers to the 12 months prior to the respondent completing the Sexual Violence Survey.&lt;br&gt;Definitions for each type of experience of sexual harassment are detailed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svssh/sexualviolencesurvey2022sexualharassment/backgroundnotes/). Persons may have experienced more than one type of harassment in one sexual harassment episode or in many episodes. &lt;br&gt;Remarks of a sexual nature online includes situations where crude or sexually explicit remarks were made to someone that they found offensive, humiliating or intimidating while they were online (including social media, dating apps, discussion boards.&lt;br&gt;Remarks of a sexual nature in person includes situations where crude or sexually explicit remarks were made to someone that they found offensive, humiliating or intimidating while in any other situation (not online), for example, in person, by text, phone call.&lt;br&gt;Sexual images or videos shared without the subject's permission includes scenarios where private sexual images or videos of the person were shared without their permission. It also includes cases where the person only became aware of historical images of themselves being shared without their permission if they were shared within the last 12 months. &lt;br&gt;Physical exposure by somebody includes cases where anyone exposed themselves physically to a person in a way that made them feel uncomfortable.&lt;br&gt;Exposure to sexually explicit images includes instances where someone was exposed to sexually explicit pictures or photos that made them feel offended, humiliated or intimidated in their daily life in the last 12 months&lt;br&gt;Inappropriate physical contact includes instances of physical contact, for example, touching, hugging or being in close proximity that made someone feel offended, humiliated or intimidated in their daily life in the last 12 months.&lt;br&gt;Please note data may not add to 100% due to rounding issues. &lt;br&gt;Not stated represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS241/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -529,371 +529,160 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...319 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="24">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="24">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02352V02829" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Highest level of education attained" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H145" totalsRowShown="0">
   <x:autoFilter ref="A1:H145"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02352V02829"/>
     <x:tableColumn id="6" name="Highest level of education attained"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1162,51 +951,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS241/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1395,51 +1184,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H145"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="69.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="34.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -5197,51 +4986,51 @@
       <x:c r="E145" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H145" s="0">
         <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -5258,51 +5047,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H145" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="24">
         <x:s v="SVS241C01"/>
         <x:s v="SVS241C02"/>
         <x:s v="SVS241C03"/>
         <x:s v="SVS241C04"/>
         <x:s v="SVS241C05"/>
         <x:s v="SVS241C06"/>
         <x:s v="SVS241C07"/>
         <x:s v="SVS241C08"/>
         <x:s v="SVS241C09"/>
         <x:s v="SVS241C10"/>
         <x:s v="SVS241C11"/>
         <x:s v="SVS241C12"/>
         <x:s v="SVS241C13"/>
         <x:s v="SVS241C14"/>
         <x:s v="SVS241C15"/>
         <x:s v="SVS241C16"/>
         <x:s v="SVS241C17"/>
         <x:s v="SVS241C18"/>
         <x:s v="SVS241C19"/>
         <x:s v="SVS241C20"/>
         <x:s v="SVS241C21"/>
@@ -5391,27 +5180,1468 @@
         <x:n v="15"/>
         <x:n v="14"/>
         <x:n v="81"/>
         <x:n v="83"/>
         <x:n v="87"/>
         <x:n v="78"/>
         <x:n v="82"/>
         <x:n v="8"/>
         <x:n v="2"/>
         <x:n v="1"/>
         <x:n v="3"/>
         <x:n v="92"/>
         <x:n v="88"/>
         <x:n v="11"/>
         <x:n v="89"/>
         <x:n v="84"/>
         <x:n v="79"/>
         <x:n v="91"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS241C01"/>
+    <s v="Remarks of a sexual nature online - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS241C01"/>
+    <s v="Remarks of a sexual nature online - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS241C01"/>
+    <s v="Remarks of a sexual nature online - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS241C01"/>
+    <s v="Remarks of a sexual nature online - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS241C01"/>
+    <s v="Remarks of a sexual nature online - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS241C01"/>
+    <s v="Remarks of a sexual nature online - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS241C02"/>
+    <s v="Remarks of a sexual nature online - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS241C02"/>
+    <s v="Remarks of a sexual nature online - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS241C02"/>
+    <s v="Remarks of a sexual nature online - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS241C02"/>
+    <s v="Remarks of a sexual nature online - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS241C02"/>
+    <s v="Remarks of a sexual nature online - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS241C02"/>
+    <s v="Remarks of a sexual nature online - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS241C03"/>
+    <s v="Remarks of a sexual nature online - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS241C03"/>
+    <s v="Remarks of a sexual nature online - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS241C03"/>
+    <s v="Remarks of a sexual nature online - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C03"/>
+    <s v="Remarks of a sexual nature online - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C03"/>
+    <s v="Remarks of a sexual nature online - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS241C03"/>
+    <s v="Remarks of a sexual nature online - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS241C04"/>
+    <s v="Remarks of a sexual nature in person - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS241C04"/>
+    <s v="Remarks of a sexual nature in person - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS241C04"/>
+    <s v="Remarks of a sexual nature in person - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS241C04"/>
+    <s v="Remarks of a sexual nature in person - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS241C04"/>
+    <s v="Remarks of a sexual nature in person - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS241C04"/>
+    <s v="Remarks of a sexual nature in person - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS241C05"/>
+    <s v="Remarks of a sexual nature in person - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS241C05"/>
+    <s v="Remarks of a sexual nature in person - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS241C05"/>
+    <s v="Remarks of a sexual nature in person - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS241C05"/>
+    <s v="Remarks of a sexual nature in person - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="SVS241C05"/>
+    <s v="Remarks of a sexual nature in person - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS241C05"/>
+    <s v="Remarks of a sexual nature in person - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS241C06"/>
+    <s v="Remarks of a sexual nature in person - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C06"/>
+    <s v="Remarks of a sexual nature in person - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS241C06"/>
+    <s v="Remarks of a sexual nature in person - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS241C06"/>
+    <s v="Remarks of a sexual nature in person - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C06"/>
+    <s v="Remarks of a sexual nature in person - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS241C06"/>
+    <s v="Remarks of a sexual nature in person - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS241C07"/>
+    <s v="Sexual images or videos shared without the subject's permission - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS241C07"/>
+    <s v="Sexual images or videos shared without the subject's permission - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS241C07"/>
+    <s v="Sexual images or videos shared without the subject's permission - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS241C07"/>
+    <s v="Sexual images or videos shared without the subject's permission - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS241C07"/>
+    <s v="Sexual images or videos shared without the subject's permission - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS241C07"/>
+    <s v="Sexual images or videos shared without the subject's permission - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS241C08"/>
+    <s v="Sexual images or videos shared without the subject's permission- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="SVS241C08"/>
+    <s v="Sexual images or videos shared without the subject's permission- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="SVS241C08"/>
+    <s v="Sexual images or videos shared without the subject's permission- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="SVS241C08"/>
+    <s v="Sexual images or videos shared without the subject's permission- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS241C08"/>
+    <s v="Sexual images or videos shared without the subject's permission- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="SVS241C08"/>
+    <s v="Sexual images or videos shared without the subject's permission- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="SVS241C09"/>
+    <s v="Sexual images or videos shared without the subject's permission - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS241C09"/>
+    <s v="Sexual images or videos shared without the subject's permission - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS241C09"/>
+    <s v="Sexual images or videos shared without the subject's permission - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C09"/>
+    <s v="Sexual images or videos shared without the subject's permission - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C09"/>
+    <s v="Sexual images or videos shared without the subject's permission - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS241C09"/>
+    <s v="Sexual images or videos shared without the subject's permission - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS241C10"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS241C10"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS241C10"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS241C10"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS241C10"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS241C10"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS241C11"/>
+    <s v="Physical exposure by somebody- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS241C11"/>
+    <s v="Physical exposure by somebody- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS241C11"/>
+    <s v="Physical exposure by somebody- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="SVS241C11"/>
+    <s v="Physical exposure by somebody- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="SVS241C11"/>
+    <s v="Physical exposure by somebody- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS241C11"/>
+    <s v="Physical exposure by somebody- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS241C12"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS241C12"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS241C12"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C12"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C12"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS241C12"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS241C13"/>
+    <s v="Exposure to sexually explicit images - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS241C13"/>
+    <s v="Exposure to sexually explicit images - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS241C13"/>
+    <s v="Exposure to sexually explicit images - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS241C13"/>
+    <s v="Exposure to sexually explicit images - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS241C13"/>
+    <s v="Exposure to sexually explicit images - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS241C13"/>
+    <s v="Exposure to sexually explicit images - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS241C14"/>
+    <s v="Exposure to sexually explicit images - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="SVS241C14"/>
+    <s v="Exposure to sexually explicit images - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS241C14"/>
+    <s v="Exposure to sexually explicit images - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="SVS241C14"/>
+    <s v="Exposure to sexually explicit images - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS241C14"/>
+    <s v="Exposure to sexually explicit images - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="SVS241C14"/>
+    <s v="Exposure to sexually explicit images - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="SVS241C15"/>
+    <s v="Exposure to sexually explicit images - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS241C15"/>
+    <s v="Exposure to sexually explicit images - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS241C15"/>
+    <s v="Exposure to sexually explicit images - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C15"/>
+    <s v="Exposure to sexually explicit images - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C15"/>
+    <s v="Exposure to sexually explicit images - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS241C15"/>
+    <s v="Exposure to sexually explicit images - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS241C16"/>
+    <s v="Inappropriate physical contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS241C16"/>
+    <s v="Inappropriate physical contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS241C16"/>
+    <s v="Inappropriate physical contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS241C16"/>
+    <s v="Inappropriate physical contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS241C16"/>
+    <s v="Inappropriate physical contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS241C16"/>
+    <s v="Inappropriate physical contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS241C17"/>
+    <s v="Inappropriate physical contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS241C17"/>
+    <s v="Inappropriate physical contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS241C17"/>
+    <s v="Inappropriate physical contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="SVS241C17"/>
+    <s v="Inappropriate physical contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS241C17"/>
+    <s v="Inappropriate physical contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS241C17"/>
+    <s v="Inappropriate physical contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS241C18"/>
+    <s v="Inappropriate physical contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C18"/>
+    <s v="Inappropriate physical contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS241C18"/>
+    <s v="Inappropriate physical contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C18"/>
+    <s v="Inappropriate physical contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS241C18"/>
+    <s v="Inappropriate physical contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C18"/>
+    <s v="Inappropriate physical contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C19"/>
+    <s v="Inappropriate sexual advances - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C19"/>
+    <s v="Inappropriate sexual advances - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS241C19"/>
+    <s v="Inappropriate sexual advances - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS241C19"/>
+    <s v="Inappropriate sexual advances - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS241C19"/>
+    <s v="Inappropriate sexual advances - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS241C19"/>
+    <s v="Inappropriate sexual advances - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS241C20"/>
+    <s v="Inappropriate sexual advances - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS241C20"/>
+    <s v="Inappropriate sexual advances - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS241C20"/>
+    <s v="Inappropriate sexual advances - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS241C20"/>
+    <s v="Inappropriate sexual advances - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS241C20"/>
+    <s v="Inappropriate sexual advances - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS241C20"/>
+    <s v="Inappropriate sexual advances - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS241C21"/>
+    <s v="Inappropriate sexual advances - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C21"/>
+    <s v="Inappropriate sexual advances - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS241C21"/>
+    <s v="Inappropriate sexual advances - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C21"/>
+    <s v="Inappropriate sexual advances - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C21"/>
+    <s v="Inappropriate sexual advances - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C21"/>
+    <s v="Inappropriate sexual advances - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C22"/>
+    <s v="Any other sexual inappropriate behaviour - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C22"/>
+    <s v="Any other sexual inappropriate behaviour - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS241C22"/>
+    <s v="Any other sexual inappropriate behaviour - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS241C22"/>
+    <s v="Any other sexual inappropriate behaviour - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS241C22"/>
+    <s v="Any other sexual inappropriate behaviour - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C22"/>
+    <s v="Any other sexual inappropriate behaviour - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS241C23"/>
+    <s v="Any other sexual inappropriate behaviour - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS241C23"/>
+    <s v="Any other sexual inappropriate behaviour - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS241C23"/>
+    <s v="Any other sexual inappropriate behaviour - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="SVS241C23"/>
+    <s v="Any other sexual inappropriate behaviour - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS241C23"/>
+    <s v="Any other sexual inappropriate behaviour - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS241C23"/>
+    <s v="Any other sexual inappropriate behaviour - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS241C24"/>
+    <s v="Any other sexual inappropriate behaviour - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All levels of education"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS241C24"/>
+    <s v="Any other sexual inappropriate behaviour - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Primary or below"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS241C24"/>
+    <s v="Any other sexual inappropriate behaviour - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS241C24"/>
+    <s v="Any other sexual inappropriate behaviour - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X47"/>
+    <s v="Higher secondary"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS241C24"/>
+    <s v="Any other sexual inappropriate behaviour - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X44"/>
+    <s v="Post leaving certificate"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS241C24"/>
+    <s v="Any other sexual inappropriate behaviour - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+</pivotCacheRecords>
 </file>