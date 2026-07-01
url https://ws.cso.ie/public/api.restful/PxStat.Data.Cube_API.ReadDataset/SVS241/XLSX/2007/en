--- v1 (2026-05-07)
+++ v2 (2026-07-01)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red6e6026729c44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7546b83016d441fa7d317a9206233b0.psmdcp" Id="R6cd15fdf27a6447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0af92cb5b9c4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86b3b858ec144b27b1446d68165c369d.psmdcp" Id="R7aaf584459364e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>