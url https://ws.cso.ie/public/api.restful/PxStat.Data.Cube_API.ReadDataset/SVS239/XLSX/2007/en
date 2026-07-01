--- v0 (2025-11-15)
+++ v1 (2026-07-01)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84ce7d507524f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e770f68e1bab4e7f9135a5ecf03ff2bb.psmdcp" Id="Rc03f4c367ccb44ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55239e848db49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34c4eb7aa7284c8c8e2443ee85a30f3e.psmdcp" Id="R6601a29349934cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS239</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Experience of sexual harassment in the previous 12 months by type of experience (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/26/2023 11:00:00 AM</x:t>
+    <x:t>26/09/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual harassment is defined in this survey as unwanted behaviours that a person may have experienced in their daily life in the last 12 months, which made the person feel offended, humiliated or intimidated. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svssh/sexualviolencesurvey2022sexualharassment/backgroundnotes/) for further details. &lt;br&gt;Previous 12 months refers to the 12 months prior to the respondent completing the Sexual Violence Survey.&lt;br&gt;Definitions for each type of experience of sexual harassment are detailed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svssh/sexualviolencesurvey2022sexualharassment/backgroundnotes/). Persons may have experienced more than one type of harassment in one sexual harassment episode or in many episodes. &lt;br&gt;Remarks of a sexual nature online includes situations where crude or sexually explicit remarks were made to someone that they found offensive, humiliating or intimidating while they were online (including social media, dating apps, discussion boards.&lt;br&gt;Remarks of a sexual nature in person includes situations where crude or sexually explicit remarks were made to someone that they found offensive, humiliating or intimidating while in any other situation (not online), for example, in person, by text, phone call.&lt;br&gt;Sexual images or videos shared without the subject's permission includes scenarios where private sexual images or videos of the person were shared without their permission. It also includes cases where the person only became aware of historical images of themselves being shared without their permission if they were shared within the last 12 months. &lt;br&gt;Physical exposure by somebody includes cases where anyone exposed themselves physically to a person in a way that made them feel uncomfortable.&lt;br&gt;Exposure to sexually explicit images includes instances where someone was exposed to sexually explicit pictures or photos that made them feel offended, humiliated or intimidated in their daily life in the last 12 months&lt;br&gt;Inappropriate physical contact includes instances of physical contact, for example, touching, hugging or being in close proximity that made someone feel offended, humiliated or intimidated in their daily life in the last 12 months.&lt;br&gt;Please note data may not add to 100% due to rounding issues. &lt;br&gt;Not stated represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS239/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -511,347 +511,154 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...295 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="24">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="24">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H73" totalsRowShown="0">
   <x:autoFilter ref="A1:H73"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1120,51 +927,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS239/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1353,51 +1160,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="69.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -3283,51 +3090,51 @@
       <x:c r="E73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H73" s="0">
         <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3344,51 +3151,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H73" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="24">
         <x:s v="SVS239C01"/>
         <x:s v="SVS239C02"/>
         <x:s v="SVS239C03"/>
         <x:s v="SVS239C04"/>
         <x:s v="SVS239C05"/>
         <x:s v="SVS239C06"/>
         <x:s v="SVS239C07"/>
         <x:s v="SVS239C08"/>
         <x:s v="SVS239C09"/>
         <x:s v="SVS239C10"/>
         <x:s v="SVS239C11"/>
         <x:s v="SVS239C12"/>
         <x:s v="SVS239C13"/>
         <x:s v="SVS239C14"/>
         <x:s v="SVS239C15"/>
         <x:s v="SVS239C16"/>
         <x:s v="SVS239C17"/>
         <x:s v="SVS239C18"/>
         <x:s v="SVS239C19"/>
         <x:s v="SVS239C20"/>
         <x:s v="SVS239C21"/>
@@ -3468,27 +3275,748 @@
         <x:n v="87"/>
         <x:n v="76"/>
         <x:n v="7"/>
         <x:n v="2"/>
         <x:n v="92"/>
         <x:n v="91"/>
         <x:n v="1"/>
         <x:n v="90"/>
         <x:n v="88"/>
         <x:n v="5"/>
         <x:n v="3"/>
         <x:n v="15"/>
         <x:n v="84"/>
         <x:n v="79"/>
         <x:n v="8"/>
         <x:n v="86"/>
         <x:n v="82"/>
         <x:n v="11"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS239C01"/>
+    <s v="Remarks of a sexual nature online - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS239C01"/>
+    <s v="Remarks of a sexual nature online - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS239C01"/>
+    <s v="Remarks of a sexual nature online - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS239C02"/>
+    <s v="Remarks of a sexual nature online - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS239C02"/>
+    <s v="Remarks of a sexual nature online - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="SVS239C02"/>
+    <s v="Remarks of a sexual nature online - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS239C03"/>
+    <s v="Remarks of a sexual nature online - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS239C03"/>
+    <s v="Remarks of a sexual nature online - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS239C03"/>
+    <s v="Remarks of a sexual nature online - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS239C04"/>
+    <s v="Remarks of a sexual nature in person - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS239C04"/>
+    <s v="Remarks of a sexual nature in person - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS239C04"/>
+    <s v="Remarks of a sexual nature in person - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SVS239C05"/>
+    <s v="Remarks of a sexual nature in person - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS239C05"/>
+    <s v="Remarks of a sexual nature in person - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS239C05"/>
+    <s v="Remarks of a sexual nature in person - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="SVS239C06"/>
+    <s v="Remarks of a sexual nature in person - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS239C06"/>
+    <s v="Remarks of a sexual nature in person - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS239C06"/>
+    <s v="Remarks of a sexual nature in person - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS239C07"/>
+    <s v="Sexual images or videos shared without the subject's permission - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS239C07"/>
+    <s v="Sexual images or videos shared without the subject's permission - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS239C07"/>
+    <s v="Sexual images or videos shared without the subject's permission - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS239C08"/>
+    <s v="Sexual images or videos shared without the subject's permission- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="SVS239C08"/>
+    <s v="Sexual images or videos shared without the subject's permission- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="SVS239C08"/>
+    <s v="Sexual images or videos shared without the subject's permission- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="SVS239C09"/>
+    <s v="Sexual images or videos shared without the subject's permission - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS239C09"/>
+    <s v="Sexual images or videos shared without the subject's permission - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS239C09"/>
+    <s v="Sexual images or videos shared without the subject's permission - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS239C10"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS239C10"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS239C10"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS239C11"/>
+    <s v="Physical exposure by somebody- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS239C11"/>
+    <s v="Physical exposure by somebody- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="SVS239C11"/>
+    <s v="Physical exposure by somebody- No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="SVS239C12"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS239C12"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS239C12"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS239C13"/>
+    <s v="Exposure to sexually explicit images - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS239C13"/>
+    <s v="Exposure to sexually explicit images - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS239C13"/>
+    <s v="Exposure to sexually explicit images - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS239C14"/>
+    <s v="Exposure to sexually explicit images - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="SVS239C14"/>
+    <s v="Exposure to sexually explicit images - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS239C14"/>
+    <s v="Exposure to sexually explicit images - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS239C15"/>
+    <s v="Exposure to sexually explicit images - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS239C15"/>
+    <s v="Exposure to sexually explicit images - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS239C15"/>
+    <s v="Exposure to sexually explicit images - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS239C16"/>
+    <s v="Inappropriate physical contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS239C16"/>
+    <s v="Inappropriate physical contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS239C16"/>
+    <s v="Inappropriate physical contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS239C17"/>
+    <s v="Inappropriate physical contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS239C17"/>
+    <s v="Inappropriate physical contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="SVS239C17"/>
+    <s v="Inappropriate physical contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS239C18"/>
+    <s v="Inappropriate physical contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS239C18"/>
+    <s v="Inappropriate physical contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS239C18"/>
+    <s v="Inappropriate physical contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS239C19"/>
+    <s v="Inappropriate sexual advances - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS239C19"/>
+    <s v="Inappropriate sexual advances - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS239C19"/>
+    <s v="Inappropriate sexual advances - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS239C20"/>
+    <s v="Inappropriate sexual advances - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS239C20"/>
+    <s v="Inappropriate sexual advances - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS239C20"/>
+    <s v="Inappropriate sexual advances - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS239C21"/>
+    <s v="Inappropriate sexual advances - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS239C21"/>
+    <s v="Inappropriate sexual advances - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS239C21"/>
+    <s v="Inappropriate sexual advances - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS239C22"/>
+    <s v="Any other sexual inappropriate behaviour - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS239C22"/>
+    <s v="Any other sexual inappropriate behaviour - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS239C22"/>
+    <s v="Any other sexual inappropriate behaviour - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS239C23"/>
+    <s v="Any other sexual inappropriate behaviour - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS239C23"/>
+    <s v="Any other sexual inappropriate behaviour - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="SVS239C23"/>
+    <s v="Any other sexual inappropriate behaviour - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS239C24"/>
+    <s v="Any other sexual inappropriate behaviour - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS239C24"/>
+    <s v="Any other sexual inappropriate behaviour - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS239C24"/>
+    <s v="Any other sexual inappropriate behaviour - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+</pivotCacheRecords>
 </file>