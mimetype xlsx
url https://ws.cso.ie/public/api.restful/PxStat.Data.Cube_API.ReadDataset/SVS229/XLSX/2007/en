--- v0 (2025-10-20)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c0cc90a7c04e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db3dea5646914286a70406753e8dfb6e.psmdcp" Id="R6b63dd8d1d424241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57d14bbba4eb41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2e50cc24eb84c949888290068b16dd5.psmdcp" Id="R5c5f1fa691eb4e02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS229</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Those who experienced sexual violence as a child by the reasons for not using a service (% of persons aged 18 years and over who experienced sexual violence as a child and did not use a service)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/31/2023 11:00:00 AM</x:t>
+    <x:t>31/07/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Experience of sexual violence as a child refers to unwanted experiences experienced under the age of consent (17 years). See Background Notes (https://www.cso.ie/en/releasesandpublications/ep/psvsde/sexualviolencesurvey2022disclosureofexperiences/backgroundotes/)for further details. &lt;br&gt;Sexual violence as a child is defined as unwanted sexual experiences that occurred before the person was 17 years old. It ranges from non-contact (experiences not involving physical contact or attempted physical contact) to contact experiences (experiences involving physical contact or attempted physical contact). See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/psvsde/sexualviolencesurvey2022disclosureofexperiences/backgroundotes/) for further details.&lt;br&gt;Not stated represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions when they did not feel comfortable answering the question.&lt;br&gt;</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve">Were afraid that the service may have had to report to the police </x:t>
@@ -502,267 +502,134 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...215 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V02508" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H71" totalsRowShown="0">
   <x:autoFilter ref="A1:H71"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02076V02508"/>
     <x:tableColumn id="6" name="Age Group"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1031,51 +898,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS229/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1264,51 +1131,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H71"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="59.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -3142,51 +3009,51 @@
       <x:c r="E71" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H71" s="0">
         <x:v>3</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3203,51 +3070,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H71" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="10">
         <x:s v="SVS229C01"/>
         <x:s v="SVS229C02"/>
         <x:s v="SVS229C03"/>
         <x:s v="SVS229C04"/>
         <x:s v="SVS229C05"/>
         <x:s v="SVS229C06"/>
         <x:s v="SVS229C07"/>
         <x:s v="SVS229C08"/>
         <x:s v="SVS229C09"/>
         <x:s v="SVS229C10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="10">
         <x:s v="Did not know what service to turn to"/>
         <x:s v="Were afraid that their family would find out"/>
         <x:s v="Were afraid that the service may have had to report to the police"/>
         <x:s v="Felt ashamed or embarrassed"/>
         <x:s v="Thought that what happened wasn't serious enough"/>
         <x:s v="Blamed themself for what happened"/>
         <x:s v="Were under the influence of alcohol or drugs when it happened"/>
@@ -3314,27 +3181,728 @@
         <x:n v="26"/>
         <x:n v="21"/>
         <x:n v="43"/>
         <x:n v="48"/>
         <x:n v="50"/>
         <x:n v="40"/>
         <x:n v="41"/>
         <x:n v="46"/>
         <x:n v="37"/>
         <x:n v="15"/>
         <x:n v="6"/>
         <x:n v="0"/>
         <x:n v="28"/>
         <x:n v="30"/>
         <x:n v="29"/>
         <x:n v="34"/>
         <x:n v="24"/>
         <x:n v="19"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS229C01"/>
+    <s v="Did not know what service to turn to"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS229C01"/>
+    <s v="Did not know what service to turn to"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS229C01"/>
+    <s v="Did not know what service to turn to"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SVS229C01"/>
+    <s v="Did not know what service to turn to"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS229C01"/>
+    <s v="Did not know what service to turn to"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS229C01"/>
+    <s v="Did not know what service to turn to"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS229C01"/>
+    <s v="Did not know what service to turn to"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS229C02"/>
+    <s v="Were afraid that their family would find out"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS229C02"/>
+    <s v="Were afraid that their family would find out"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS229C02"/>
+    <s v="Were afraid that their family would find out"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SVS229C02"/>
+    <s v="Were afraid that their family would find out"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS229C02"/>
+    <s v="Were afraid that their family would find out"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS229C02"/>
+    <s v="Were afraid that their family would find out"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS229C02"/>
+    <s v="Were afraid that their family would find out"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS229C03"/>
+    <s v="Were afraid that the service may have had to report to the police"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS229C03"/>
+    <s v="Were afraid that the service may have had to report to the police"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS229C03"/>
+    <s v="Were afraid that the service may have had to report to the police"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS229C03"/>
+    <s v="Were afraid that the service may have had to report to the police"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS229C03"/>
+    <s v="Were afraid that the service may have had to report to the police"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS229C03"/>
+    <s v="Were afraid that the service may have had to report to the police"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS229C03"/>
+    <s v="Were afraid that the service may have had to report to the police"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS229C04"/>
+    <s v="Felt ashamed or embarrassed"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="SVS229C04"/>
+    <s v="Felt ashamed or embarrassed"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="SVS229C04"/>
+    <s v="Felt ashamed or embarrassed"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SVS229C04"/>
+    <s v="Felt ashamed or embarrassed"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="SVS229C04"/>
+    <s v="Felt ashamed or embarrassed"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="SVS229C04"/>
+    <s v="Felt ashamed or embarrassed"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="SVS229C04"/>
+    <s v="Felt ashamed or embarrassed"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SVS229C05"/>
+    <s v="Thought that what happened wasn't serious enough"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="SVS229C05"/>
+    <s v="Thought that what happened wasn't serious enough"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="SVS229C05"/>
+    <s v="Thought that what happened wasn't serious enough"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SVS229C05"/>
+    <s v="Thought that what happened wasn't serious enough"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SVS229C05"/>
+    <s v="Thought that what happened wasn't serious enough"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="SVS229C05"/>
+    <s v="Thought that what happened wasn't serious enough"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="SVS229C05"/>
+    <s v="Thought that what happened wasn't serious enough"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="SVS229C06"/>
+    <s v="Blamed themself for what happened"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS229C06"/>
+    <s v="Blamed themself for what happened"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS229C06"/>
+    <s v="Blamed themself for what happened"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS229C06"/>
+    <s v="Blamed themself for what happened"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS229C06"/>
+    <s v="Blamed themself for what happened"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS229C06"/>
+    <s v="Blamed themself for what happened"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS229C06"/>
+    <s v="Blamed themself for what happened"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS229C07"/>
+    <s v="Were under the influence of alcohol or drugs when it happened"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS229C07"/>
+    <s v="Were under the influence of alcohol or drugs when it happened"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS229C07"/>
+    <s v="Were under the influence of alcohol or drugs when it happened"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS229C07"/>
+    <s v="Were under the influence of alcohol or drugs when it happened"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS229C07"/>
+    <s v="Were under the influence of alcohol or drugs when it happened"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS229C07"/>
+    <s v="Were under the influence of alcohol or drugs when it happened"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS229C07"/>
+    <s v="Were under the influence of alcohol or drugs when it happened"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS229C08"/>
+    <s v="Didn't think they would be believed"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS229C08"/>
+    <s v="Didn't think they would be believed"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS229C08"/>
+    <s v="Didn't think they would be believed"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS229C08"/>
+    <s v="Didn't think they would be believed"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS229C08"/>
+    <s v="Didn't think they would be believed"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS229C08"/>
+    <s v="Didn't think they would be believed"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS229C08"/>
+    <s v="Didn't think they would be believed"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS229C09"/>
+    <s v="Other reason"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="SVS229C09"/>
+    <s v="Other reason"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="SVS229C09"/>
+    <s v="Other reason"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="SVS229C09"/>
+    <s v="Other reason"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="SVS229C09"/>
+    <s v="Other reason"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="SVS229C09"/>
+    <s v="Other reason"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="SVS229C09"/>
+    <s v="Other reason"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SVS229C10"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS229C10"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS229C10"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS229C10"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS229C10"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS229C10"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS229C10"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+</pivotCacheRecords>
 </file>