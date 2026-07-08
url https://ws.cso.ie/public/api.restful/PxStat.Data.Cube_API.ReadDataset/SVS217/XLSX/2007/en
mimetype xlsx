--- v0 (2025-11-11)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re413c215051d4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1faab46b4f948e0a8f711e9f367cab1.psmdcp" Id="Rf1365b7fbfb44f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dda37fab166435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/187d0a42cfa34b0e9b675285641a5f2b.psmdcp" Id="R411a1aa34c1549f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS217</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Those who experienced sexual violence as a child and disclosed to others by how long it took to first disclose (% of persons aged 18 years and over who experienced sexual violence as a child and disclosed)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/31/2023 11:00:00 AM</x:t>
+    <x:t>31/07/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve">Experience of sexual violence as a child refers to unwanted experiences experienced under the age of consent (17 years). See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/psvsde/sexualviolencesurvey2022disclosureofexperiences/backgroundotes/) for further details.&lt;br&gt;Sexual violence as a child is defined as unwanted sexual experiences that occurred before the person was 17 years old. It ranges from non-contact (experiences not involving physical contact or attempted physical contact) to contact experiences (experiences involving physical contact or attempted physical contact). See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/psvsde/sexualviolencesurvey2022disclosureofexperiences/backgroundotes/) for further details.&lt;br&gt;Disclosure is defined as the person told one person or many persons or an organisation/group about at least one experience of sexual violence experienced as a child. Children may have experienced sexual violence in one sexual violence episode or in many episodes. If there were multiple experiences, the respondent was asked to share details on the experience that affected them the most.&lt;br&gt;Please note data may not add to 100% due to rounding issues.&lt;br&gt;The </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>not stated</x:t>
@@ -457,235 +457,126 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...183 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V02508" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H43" totalsRowShown="0">
   <x:autoFilter ref="A1:H43"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02076V02508"/>
     <x:tableColumn id="6" name="Age Group"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -954,51 +845,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS217/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1187,51 +1078,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H43"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="29.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -2337,51 +2228,51 @@
       <x:c r="E43" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H43" s="0">
         <x:v>9</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -2398,51 +2289,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H43" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="6">
         <x:s v="SVS217C01"/>
         <x:s v="SVS217C02"/>
         <x:s v="SVS217C03"/>
         <x:s v="SVS217C04"/>
         <x:s v="SVS217C05"/>
         <x:s v="SVS217C06"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="6">
         <x:s v="Less than 6 months"/>
         <x:s v="6 months up to 1 year"/>
         <x:s v="More than 1 year up to 2 years"/>
         <x:s v="More than 2 years up to 5 years"/>
         <x:s v="More than 5 years"/>
         <x:s v="Not stated"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
@@ -2492,27 +2383,448 @@
         <x:n v="5"/>
         <x:n v="3"/>
         <x:n v="4"/>
         <x:n v="7"/>
         <x:n v="11"/>
         <x:n v="1"/>
         <x:n v="9"/>
         <x:n v="20"/>
         <x:n v="15"/>
         <x:n v="8"/>
         <x:n v="6"/>
         <x:n v="30"/>
         <x:n v="10"/>
         <x:n v="29"/>
         <x:n v="37"/>
         <x:n v="34"/>
         <x:n v="41"/>
         <x:n v="0"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS217C01"/>
+    <s v="Less than 6 months"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="SVS217C01"/>
+    <s v="Less than 6 months"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="SVS217C01"/>
+    <s v="Less than 6 months"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="SVS217C01"/>
+    <s v="Less than 6 months"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="SVS217C01"/>
+    <s v="Less than 6 months"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="SVS217C01"/>
+    <s v="Less than 6 months"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SVS217C01"/>
+    <s v="Less than 6 months"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="SVS217C02"/>
+    <s v="6 months up to 1 year"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS217C02"/>
+    <s v="6 months up to 1 year"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS217C02"/>
+    <s v="6 months up to 1 year"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS217C02"/>
+    <s v="6 months up to 1 year"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS217C02"/>
+    <s v="6 months up to 1 year"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS217C02"/>
+    <s v="6 months up to 1 year"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS217C02"/>
+    <s v="6 months up to 1 year"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS217C03"/>
+    <s v="More than 1 year up to 2 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS217C03"/>
+    <s v="More than 1 year up to 2 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS217C03"/>
+    <s v="More than 1 year up to 2 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS217C03"/>
+    <s v="More than 1 year up to 2 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS217C03"/>
+    <s v="More than 1 year up to 2 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS217C03"/>
+    <s v="More than 1 year up to 2 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS217C03"/>
+    <s v="More than 1 year up to 2 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS217C04"/>
+    <s v="More than 2 years up to 5 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS217C04"/>
+    <s v="More than 2 years up to 5 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SVS217C04"/>
+    <s v="More than 2 years up to 5 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS217C04"/>
+    <s v="More than 2 years up to 5 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS217C04"/>
+    <s v="More than 2 years up to 5 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS217C04"/>
+    <s v="More than 2 years up to 5 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS217C04"/>
+    <s v="More than 2 years up to 5 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS217C05"/>
+    <s v="More than 5 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="SVS217C05"/>
+    <s v="More than 5 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS217C05"/>
+    <s v="More than 5 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="SVS217C05"/>
+    <s v="More than 5 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="SVS217C05"/>
+    <s v="More than 5 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="SVS217C05"/>
+    <s v="More than 5 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="SVS217C05"/>
+    <s v="More than 5 years"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="SVS217C06"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS217C06"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS217C06"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS217C06"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS217C06"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS217C06"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS217C06"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+</pivotCacheRecords>
 </file>