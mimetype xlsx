--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dda37fab166435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/187d0a42cfa34b0e9b675285641a5f2b.psmdcp" Id="R411a1aa34c1549f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b35139de62548b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2736724ce9c840f2bcd700c3b85752b7.psmdcp" Id="Rb698ec6536ea486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -89,51 +89,51 @@
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>not stated</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> category represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions when they did not feel comfortable answering the question.&lt;br&gt;The age group category classifies the age the respondent was when they answered the survey.</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS217/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS217/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Helen McGrath</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>svs@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -835,51 +835,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS217/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS217/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">