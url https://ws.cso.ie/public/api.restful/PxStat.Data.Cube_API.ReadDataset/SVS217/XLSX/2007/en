--- v2 (2026-09-09)
+++ v3 (2026-11-03)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b35139de62548b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2736724ce9c840f2bcd700c3b85752b7.psmdcp" Id="Rb698ec6536ea486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf53cf912a2c04d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32244f8d6e784bf1b884b29748f5410d.psmdcp" Id="R75e28b91271243cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -89,51 +89,51 @@
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>not stated</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> category represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions when they did not feel comfortable answering the question.&lt;br&gt;The age group category classifies the age the respondent was when they answered the survey.</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS217/XLSX/2007/en</x:t>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS217/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Helen McGrath</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>svs@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -835,51 +835,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS217/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS217/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">