--- v1 (2025-12-20)
+++ v2 (2026-07-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ee7e4f92e64aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1ef33e568fb43bb9992632d3a5c432b.psmdcp" Id="R3690466e5ad0410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d20d2c1abea4b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44aae85e5b464ddda6a6a3c7c73c79f0.psmdcp" Id="R3446b278a6e142ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>