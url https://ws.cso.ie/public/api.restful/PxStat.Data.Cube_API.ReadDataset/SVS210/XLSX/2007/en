--- v2 (2026-07-08)
+++ v3 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d20d2c1abea4b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44aae85e5b464ddda6a6a3c7c73c79f0.psmdcp" Id="R3446b278a6e142ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5be44eeebdc403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/558c34ab9c244594b1186d4819eaeb99.psmdcp" Id="R1efb9e6aaf3d4caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Those who experienced sexual violence as a child by whether they ever disclosed a childhood sexual violence experience (% of persons aged 18 years and over who experienced sexual violence as a child)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual violence as a child is defined as unwanted sexual experiences that occurred before the person was 17 years old. It ranges from non-contact (experiences not involving physical contact or attempted physical contact) to contact experiences (experiences involving physical contact or attempted physical contact). See Background Notes (https://www.cso.ie/en/releasesandpublications/ep/psvsde/sexualviolencesurvey2022disclosureofexperiences/backgroundotes/)for further details. &lt;br&gt;Experience of sexual violence as a child refers to unwanted experiences experienced under the age of consent (17 years). See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/psvsde/sexualviolencesurvey2022disclosureofexperiences/backgroundotes/) for further details. &lt;br&gt;Disclosure is defined as the person told one person or many persons or an organisation/group about at least one experience of sexual violence experienced as a child. Children may have experienced sexual violence in one sexual violence episode or in many episodes. If there were multiple experiences, the respondent was asked to share details on the experience that affected them the most.”&lt;br&gt;Please note data may not add to 100% due to rounding issues. &lt;br&gt;The not stated category represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions when they did not feel comfortable answering the question.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS210/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS210/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Helen McGrath</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>svs@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -749,51 +749,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS210/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS210/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">