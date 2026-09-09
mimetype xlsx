--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4dc9898bde04a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e0845236d8f46bdaa2b4d96cb4f65be.psmdcp" Id="Rd98d82def09b40fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2911d322322743fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67b8f78064694af28df36c456057f45b.psmdcp" Id="Re3e4c4484c624c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -89,51 +89,51 @@
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>someone else disclosed</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> was captured as someone disclosed that the person who did this to the respondent, had done it to them. &lt;br&gt;In this survey, given the particular sensitivities of the survey, respondents were not asked to provide additional detail when they selected the Other reason category. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/psvsde/sexualviolencesurvey2022disclosureofexperiences/backgroundotes/) for further details. &lt;br&gt;Other represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions when they did not feel comfortable answering the question.</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS193/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS193/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Helen McGrath</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>svs@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -819,51 +819,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS193/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS193/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">