--- v0 (2025-10-17)
+++ v1 (2026-07-02)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4153eefb15744f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55c4942d467b46799dfcb8ea6ea3c3f6.psmdcp" Id="R6d1b8ba532894c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ff86ed899b40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e4495535a5c4eea954760156bcf2df9.psmdcp" Id="Rf05dff514b444f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS190</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Those who experienced sexual violence in their lifetime by whether they ever disclosed a sexual violence experience (% of persons aged 18 years and over who experienced sexual violence in their lifetime)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/19/2023 11:00:00 AM</x:t>
+    <x:t>19/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual violence in their lifetime is defined in this survey as a range of non-consensual experiences from non-contact experiences to non-consensual sexual intercourse. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsde/sexualviolencesurvey2022disclosureofexperiences/backgroundnotes/) for further details. Experience of sexual violence in their lifetime refers to those who experienced sexual violence at least once in their lifetime, whether as an adult or as a child or both. SeeBackground Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsde/sexualviolencesurvey2022disclosureofexperiences/backgroundnotes/) for further details. &lt;br&gt;Disclosure is defined as the person told one person or many persons or an organisation/group about at least one experience of sexual violence.&lt;br&gt;Please note data may not add to 100% due to rounding issues. &lt;br&gt;The not stated represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering the question.&lt;br&gt;..Sample occurrence too small for estimation.&lt;br&gt;Please note will not say /cannot say includes not stated.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS190/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -186,50 +186,53 @@
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>SVS190C01</x:t>
   </x:si>
   <x:si>
     <x:t>Disclosed a sexual violence experience  - Yes</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>Heterosexual</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
     <x:t>Gay/lesbian</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
     <x:t>Bisexual</x:t>
   </x:si>
   <x:si>
     <x:t>40</x:t>
   </x:si>
   <x:si>
     <x:t>Other including asexual /questioning /unsure</x:t>
   </x:si>
   <x:si>
     <x:t>50</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual orientation not stated</x:t>
   </x:si>
   <x:si>
     <x:t>SVS190C02</x:t>
   </x:si>
   <x:si>
     <x:t>Disclosed a sexual violence experience  - No</x:t>
   </x:si>
@@ -397,195 +400,116 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...143 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04154V04922" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sexual orientation" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H16" totalsRowShown="0">
   <x:autoFilter ref="A1:H16"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04154V04922"/>
     <x:tableColumn id="6" name="Sexual orientation"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -854,51 +778,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS190/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1087,51 +1011,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H16"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="46.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="41.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1181,378 +1105,405 @@
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H3" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>52</x:v>
+      </x:c>
+      <x:c r="H5" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H6" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H8" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H10" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="0">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H13" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="0">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>52</x:v>
+      </x:c>
+      <x:c r="H16" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1569,51 +1520,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H16" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="SVS190C01"/>
         <x:s v="SVS190C02"/>
         <x:s v="SVS190C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
         <x:s v="Disclosed a sexual violence experience  - Yes"/>
         <x:s v="Disclosed a sexual violence experience  - No"/>
         <x:s v="Disclosed a sexual violence experience  - Not stated"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
@@ -1635,27 +1586,178 @@
         <x:s v="Other including asexual /questioning /unsure"/>
         <x:s v="Sexual orientation not stated"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="5" maxValue="68" count="7">
         <x:n v="45"/>
         <x:s v=""/>
         <x:n v="68"/>
         <x:n v="48"/>
         <x:n v="27"/>
         <x:n v="7"/>
         <x:n v="5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS190C01"/>
+    <s v="Disclosed a sexual violence experience  - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Heterosexual"/>
+    <s v="%"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="SVS190C01"/>
+    <s v="Disclosed a sexual violence experience  - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Gay/lesbian"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS190C01"/>
+    <s v="Disclosed a sexual violence experience  - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Bisexual"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="SVS190C01"/>
+    <s v="Disclosed a sexual violence experience  - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Other including asexual /questioning /unsure"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS190C01"/>
+    <s v="Disclosed a sexual violence experience  - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Sexual orientation not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS190C02"/>
+    <s v="Disclosed a sexual violence experience  - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Heterosexual"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="SVS190C02"/>
+    <s v="Disclosed a sexual violence experience  - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Gay/lesbian"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS190C02"/>
+    <s v="Disclosed a sexual violence experience  - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Bisexual"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="SVS190C02"/>
+    <s v="Disclosed a sexual violence experience  - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Other including asexual /questioning /unsure"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS190C02"/>
+    <s v="Disclosed a sexual violence experience  - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Sexual orientation not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS190C03"/>
+    <s v="Disclosed a sexual violence experience  - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Heterosexual"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS190C03"/>
+    <s v="Disclosed a sexual violence experience  - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Gay/lesbian"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS190C03"/>
+    <s v="Disclosed a sexual violence experience  - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Bisexual"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS190C03"/>
+    <s v="Disclosed a sexual violence experience  - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="Other including asexual /questioning /unsure"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SVS190C03"/>
+    <s v="Disclosed a sexual violence experience  - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Sexual orientation not stated"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+</pivotCacheRecords>
+</file>