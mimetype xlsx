--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d160f451f44351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/084fd071a06242758b81b8bf3d2fff6b.psmdcp" Id="Rf87c3adfde274110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc1f8e5c68c43ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9f8ad30b26f42088ba65af46a4460c1.psmdcp" Id="Rc35ee45b44eb4cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Lifetime experience of sexual violence (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>19/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Experience of sexual violence in their lifetime refers to those who experienced sexual violence at least once in their lifetime, whether as an adult or as a child or both. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsde/sexualviolencesurvey2022disclosureofexperiences/backgroundnotes/) for further details. &lt;br&gt;Sexual violence in their lifetime is defined in this survey as a range of non-consensual experiences from non-contact experiences to non-consensual sexual intercourse. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsde/sexualviolencesurvey2022disclosureofexperiences/backgroundnotes/) for further details. Please note data may not add to 100% due to rounding issues. &lt;br&gt;The not stated category represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering the question.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS175/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS175/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Helen McGrath</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>svs@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -773,51 +773,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS175/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS175/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">