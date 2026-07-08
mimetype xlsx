--- v0 (2025-11-17)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49c19c533ae84f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8825b19031f4613be42cb24cc3bc7c7.psmdcp" Id="R42757f2cd84740f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18edf208c1d24b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60c27a046876456c9f71a30ffcfa9fa1.psmdcp" Id="Rb1b85f84f4904cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS153</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Childhood experience of unwanted contact sexual violence by type of experience (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>6/22/2023 11:00:00 AM</x:t>
+    <x:t>22/06/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Experience of sexual violence as a child refers to unwanted experiences experienced under the age of consent (17 years). See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/psvsce/sexualviolencesurvey2022childhoodexperiences/backgroundnotes/) for further details. &lt;br&gt;Contact sexual violence are experiences involving physical contact or attempted physical contact. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/psvsce/sexualviolencesurvey2022childhoodexperiences/backgroundnotes/) for further details. &lt;br&gt;Definitions for each type of contact experience are detailed in theBackground Notes(https://www.cso.ie/en/releasesandpublications/ep/psvsce/sexualviolencesurvey2022childhoodexperiences/backgroundnotes/). Children may have experienced more than one type of experience in one sexual violence episode or in many episodes. &lt;br&gt;Please note data may not add to 100% due to rounding issues. &lt;br&gt;The not stated category represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering.&lt;br&gt;The age group category classifies the age the respondent was when they answered the survey.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS153/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -463,283 +463,138 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...231 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V02508" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H85" totalsRowShown="0">
   <x:autoFilter ref="A1:H85"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02076V02508"/>
     <x:tableColumn id="6" name="Age Group"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1008,51 +863,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS153/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1241,51 +1096,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -3483,51 +3338,51 @@
       <x:c r="E85" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H85" s="0">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3544,51 +3399,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H85" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="12">
         <x:s v="SVS153C01"/>
         <x:s v="SVS153C02"/>
         <x:s v="SVS153C03"/>
         <x:s v="SVS153C04"/>
         <x:s v="SVS153C05"/>
         <x:s v="SVS153C06"/>
         <x:s v="SVS153C07"/>
         <x:s v="SVS153C08"/>
         <x:s v="SVS153C09"/>
         <x:s v="SVS153C10"/>
         <x:s v="SVS153C11"/>
         <x:s v="SVS153C12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="12">
         <x:s v="Sexual intercourse - Yes"/>
         <x:s v="Sexual intercourse - No"/>
         <x:s v="Sexual intercourse - Not stated"/>
         <x:s v="Attempted sexual intercourse - Yes"/>
         <x:s v="Attempted sexual intercourse - No"/>
@@ -3656,27 +3511,868 @@
         <x:n v="80"/>
         <x:n v="86"/>
         <x:n v="16"/>
         <x:n v="17"/>
         <x:n v="20"/>
         <x:n v="69"/>
         <x:n v="65"/>
         <x:n v="70"/>
         <x:n v="68"/>
         <x:n v="66"/>
         <x:n v="71"/>
         <x:n v="9"/>
         <x:n v="10"/>
         <x:n v="12"/>
         <x:n v="76"/>
         <x:n v="73"/>
         <x:n v="74"/>
         <x:n v="75"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS153C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS153C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS153C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS153C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS153C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS153C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS153C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS153C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS153C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS153C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS153C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS153C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS153C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS153C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS153C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS153C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS153C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS153C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS153C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS153C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS153C03"/>
+    <s v="Sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS153C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS153C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS153C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS153C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS153C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS153C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS153C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS153C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS153C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS153C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS153C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS153C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS153C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS153C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS153C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS153C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS153C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SVS153C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS153C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS153C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS153C06"/>
+    <s v="Attempted sexual intercourse - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS153C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SVS153C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SVS153C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS153C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SVS153C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SVS153C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SVS153C07"/>
+    <s v="Sexual touching - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SVS153C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="SVS153C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="SVS153C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="SVS153C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="SVS153C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="SVS153C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="SVS153C08"/>
+    <s v="Sexual touching - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="SVS153C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS153C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS153C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS153C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS153C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS153C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS153C09"/>
+    <s v="Sexual touching - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS153C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS153C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS153C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS153C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS153C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS153C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS153C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS153C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="SVS153C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="SVS153C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="SVS153C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="SVS153C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="SVS153C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS153C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="SVS153C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS153C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS153C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25- 34 years"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SVS153C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS153C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS153C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS153C12"/>
+    <s v="Other sexual contact - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+</pivotCacheRecords>
 </file>