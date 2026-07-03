--- v0 (2025-10-22)
+++ v1 (2026-07-03)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683493f9eded4ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23dc6a9a1d8b4396af37ee42733c8bc2.psmdcp" Id="R3d989fdbefa74a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9096cc1af04116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcbc6f66ff284d309c6582f9e2ba447e.psmdcp" Id="R2e5d7a8182ec44a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS125</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Childhood experience of unwanted non-contact sexual violence by type of unwanted experience (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/18/2023 11:00:00 AM</x:t>
+    <x:t>18/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Experience of sexual violence as a child refers to unwanted experiences experienced under the age of consent (17 years). SeeBackground Notes (https://www.cso.ie/en/releasesandpublications/ep/p-svsce/sexualviolencesurvey2022childhoodexperiences/backgroundnotes/)for further details. &lt;br&gt;Non-contact sexual violence are unwanted experiences not involving physical contact or attempted physical contact. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsce/sexualviolencesurvey2022childhoodexperiences/backgroundnotes/) for further details. &lt;br&gt;Definitions for each type of non-contact experience are detailed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsce/sexualviolencesurvey2022childhoodexperiences/backgroundnotes/). Children may have experienced more than one type of experience in one sexual violence episode or in many episodes. Please note data may not add to 100% due to rounding issues. &lt;br&gt;The showed pornographic material variable was based on unwanted experiences where the person was ever asked, persuaded, or made to look at pornographic material, for example, pictures, magazines, videos or online content when under the age of consent &lt;br&gt;The undress or pose for photos or videos variable was based on unwanted experiences where the person was ever asked, persuaded, made or paid to undress or pose in a sexually suggestive way for photographs when under the age of consent&lt;br&gt;The not stated category represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering.&lt;br&gt;Please note the other category includes not stated.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS125/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -463,283 +463,138 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...231 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03896V04647" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Principal Economic Status" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H85" totalsRowShown="0">
   <x:autoFilter ref="A1:H85"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03896V04647"/>
     <x:tableColumn id="6" name="Principal Economic Status"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1008,51 +863,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS125/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1241,51 +1096,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="48.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="49.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -3483,51 +3338,51 @@
       <x:c r="E85" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H85" s="0">
         <x:v>50</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3544,51 +3399,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H85" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="12">
         <x:s v="SVS125C01"/>
         <x:s v="SVS125C02"/>
         <x:s v="SVS125C03"/>
         <x:s v="SVS125C04"/>
         <x:s v="SVS125C05"/>
         <x:s v="SVS125C06"/>
         <x:s v="SVS125C07"/>
         <x:s v="SVS125C08"/>
         <x:s v="SVS125C09"/>
         <x:s v="SVS125C10"/>
         <x:s v="SVS125C11"/>
         <x:s v="SVS125C12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="12">
         <x:s v="Showed pornagraphic material - Yes"/>
         <x:s v="Showed pornagraphic material - No"/>
         <x:s v="Showed pornagraphic material - Not stated"/>
         <x:s v="Undress or pose for photos or videos - Yes"/>
         <x:s v="Undress or pose for photos or videos - No"/>
@@ -3666,27 +3521,868 @@
         <x:n v="49"/>
         <x:n v="13"/>
         <x:n v="17"/>
         <x:n v="19"/>
         <x:n v="15"/>
         <x:n v="14"/>
         <x:n v="76"/>
         <x:n v="73"/>
         <x:n v="74"/>
         <x:n v="77"/>
         <x:n v="36"/>
         <x:n v="4"/>
         <x:n v="16"/>
         <x:n v="81"/>
         <x:n v="75"/>
         <x:n v="82"/>
         <x:n v="85"/>
         <x:n v="43"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS125C01"/>
+    <s v="Showed pornagraphic material - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS125C01"/>
+    <s v="Showed pornagraphic material - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS125C01"/>
+    <s v="Showed pornagraphic material - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS125C01"/>
+    <s v="Showed pornagraphic material - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS125C01"/>
+    <s v="Showed pornagraphic material - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="SVS125C01"/>
+    <s v="Showed pornagraphic material - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS125C01"/>
+    <s v="Showed pornagraphic material - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS125C02"/>
+    <s v="Showed pornagraphic material - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS125C02"/>
+    <s v="Showed pornagraphic material - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS125C02"/>
+    <s v="Showed pornagraphic material - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS125C02"/>
+    <s v="Showed pornagraphic material - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="SVS125C02"/>
+    <s v="Showed pornagraphic material - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="SVS125C02"/>
+    <s v="Showed pornagraphic material - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="SVS125C02"/>
+    <s v="Showed pornagraphic material - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="SVS125C03"/>
+    <s v="Showed pornagraphic material - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS125C03"/>
+    <s v="Showed pornagraphic material - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS125C03"/>
+    <s v="Showed pornagraphic material - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS125C03"/>
+    <s v="Showed pornagraphic material - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS125C03"/>
+    <s v="Showed pornagraphic material - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS125C03"/>
+    <s v="Showed pornagraphic material - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS125C03"/>
+    <s v="Showed pornagraphic material - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SVS125C04"/>
+    <s v="Undress or pose for photos or videos - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS125C04"/>
+    <s v="Undress or pose for photos or videos - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS125C04"/>
+    <s v="Undress or pose for photos or videos - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS125C04"/>
+    <s v="Undress or pose for photos or videos - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS125C04"/>
+    <s v="Undress or pose for photos or videos - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS125C04"/>
+    <s v="Undress or pose for photos or videos - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS125C04"/>
+    <s v="Undress or pose for photos or videos - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS125C05"/>
+    <s v="Undress or pose for photos or videos - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS125C05"/>
+    <s v="Undress or pose for photos or videos - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS125C05"/>
+    <s v="Undress or pose for photos or videos - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS125C05"/>
+    <s v="Undress or pose for photos or videos - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="SVS125C05"/>
+    <s v="Undress or pose for photos or videos - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS125C05"/>
+    <s v="Undress or pose for photos or videos - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="SVS125C05"/>
+    <s v="Undress or pose for photos or videos - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="SVS125C06"/>
+    <s v="Undress or pose for photos or videos - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS125C06"/>
+    <s v="Undress or pose for photos or videos - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS125C06"/>
+    <s v="Undress or pose for photos or videos - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS125C06"/>
+    <s v="Undress or pose for photos or videos - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS125C06"/>
+    <s v="Undress or pose for photos or videos - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS125C06"/>
+    <s v="Undress or pose for photos or videos - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS125C06"/>
+    <s v="Undress or pose for photos or videos - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SVS125C07"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS125C07"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SVS125C07"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS125C07"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SVS125C07"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SVS125C07"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS125C07"/>
+    <s v="Physical exposure by somebody - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS125C08"/>
+    <s v="Physical exposure by somebody - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="SVS125C08"/>
+    <s v="Physical exposure by somebody - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="SVS125C08"/>
+    <s v="Physical exposure by somebody - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="SVS125C08"/>
+    <s v="Physical exposure by somebody - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="SVS125C08"/>
+    <s v="Physical exposure by somebody - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="SVS125C08"/>
+    <s v="Physical exposure by somebody - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="SVS125C08"/>
+    <s v="Physical exposure by somebody - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="SVS125C09"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS125C09"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS125C09"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS125C09"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS125C09"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS125C09"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS125C09"/>
+    <s v="Physical exposure by somebody - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SVS125C10"/>
+    <s v="Somebody masturbated in front of them - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS125C10"/>
+    <s v="Somebody masturbated in front of them - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS125C10"/>
+    <s v="Somebody masturbated in front of them - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS125C10"/>
+    <s v="Somebody masturbated in front of them - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SVS125C10"/>
+    <s v="Somebody masturbated in front of them - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS125C10"/>
+    <s v="Somebody masturbated in front of them - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS125C10"/>
+    <s v="Somebody masturbated in front of them - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS125C11"/>
+    <s v="Somebody masturbated in front of them - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS125C11"/>
+    <s v="Somebody masturbated in front of them - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS125C11"/>
+    <s v="Somebody masturbated in front of them - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS125C11"/>
+    <s v="Somebody masturbated in front of them - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="SVS125C11"/>
+    <s v="Somebody masturbated in front of them - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS125C11"/>
+    <s v="Somebody masturbated in front of them - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS125C11"/>
+    <s v="Somebody masturbated in front of them - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="SVS125C12"/>
+    <s v="Somebody masturbated in front of them - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS125C12"/>
+    <s v="Somebody masturbated in front of them - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS125C12"/>
+    <s v="Somebody masturbated in front of them - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS125C12"/>
+    <s v="Somebody masturbated in front of them - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS125C12"/>
+    <s v="Somebody masturbated in front of them - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS125C12"/>
+    <s v="Somebody masturbated in front of them - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS125C12"/>
+    <s v="Somebody masturbated in front of them - Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+</pivotCacheRecords>
 </file>