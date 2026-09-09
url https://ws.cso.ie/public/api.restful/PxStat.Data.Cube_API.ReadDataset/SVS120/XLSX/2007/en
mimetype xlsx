--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee1ad5e862449ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5548548eb2a4fb1bab4cf40d63107ed.psmdcp" Id="R645a3653a3c14617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475a9067e72e4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4db3352bdacc40db88d41e713e898ed8.psmdcp" Id="Re001b93dfac749d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Childhood experience of unwanted non-contact sexual violence (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>18/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Non-contact sexual violence are unwanted experiences not involving physical contact or attempted physical contact. SeeBackground Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsce/sexualviolencesurvey2022childhoodexperiences/backgroundnotes/) for further details.&lt;br&gt;Experience of sexual violence as a child refers to unwanted experiences experienced under the age of consent (17 years). See Background Notes (https://www.cso.ie/en/releasesandpublications/ep/p-svsce/sexualviolencesurvey2022childhoodexperiences/backgroundnotes/)for further details. &lt;br&gt;Non-contact sexual violence are unwanted experiences not involving physical contact or attempted physical contact. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsce/sexualviolencesurvey2022childhoodexperiences/backgroundnotes/) for further details.&lt;br&gt;Please note data may not add to 100% due to rounding issues.&lt;br&gt;Not stated represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering.&lt;br&gt;Please note other category includes not stated.&lt;br&gt;.. Sample occurrence too small for estimation.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS120/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS120/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Helen McGrath</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>svs@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -784,51 +784,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS120/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS120/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">