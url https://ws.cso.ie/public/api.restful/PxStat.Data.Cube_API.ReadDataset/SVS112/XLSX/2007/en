--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950f7011fcb64e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d6b1f961b1b48fe8217b4c624fa6d59.psmdcp" Id="Rac467143f65c4af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55e6282d4304daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e9c42ac23994c70a9340295d7a1fbf1.psmdcp" Id="R0323f8c2cc9947bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Childhood experience of sexual violence (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>22/06/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual violence as a child is defined as unwanted sexual experiences that occurred before the person was 17 years old. It ranges from non-contact (experiences not involving physical contact or attempted physical contact) to contact experiences (experiences involving physical contact or attempted physical contact). See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details. &lt;br&gt;Please note data may not add to 100% due to rounding issues. &lt;br&gt;The not stated category represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering.&lt;br&gt;Please note will not say /cannot say category includes not stated.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS112/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS112/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Helen McGrath</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>svs@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -765,51 +765,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS112/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS112/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">