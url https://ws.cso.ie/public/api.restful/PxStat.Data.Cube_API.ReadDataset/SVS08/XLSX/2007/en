--- v0 (2025-10-23)
+++ v1 (2026-07-02)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615eaeed66c24d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14d9b414849f48efa6e00d6d5887f5ff.psmdcp" Id="Rab72131732224f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8793b02a404a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db533a6b3f2e442a8937fb92b829f78b.psmdcp" Id="R9b0a1b958813468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS08</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Those who experienced sexual violence in their lifetime (% of persons aged 18 years and over who experienced sexual violence in their lifetime)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>4/20/2023 11:00:00 AM</x:t>
+    <x:t>20/04/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual violence is defined in this survey as a range of non-consensual experiences from non-contact experiences to non-consensual sexual intercourse. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details. &lt;br&gt;Experience of sexual violence in their lifetime refers to those experienced at least once in their lifetime, whether as an adult or as a child or both. SeeBackground Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details. &lt;br&gt;The perpetrator is the person that did the particular sexual violence experience to the respondent. &lt;br&gt;Personally identifiable information on the perpetrator was not sought in the survey. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details. &lt;br&gt;Please note data may not add to 100% due to rounding issues. &lt;br&gt;The age group category classifies the age the respondent was when they answered the survey. &lt;br&gt;As people may have experienced multiple sexual violence experiences or with multiple perpetrators, this category captures that the perpetrator was a stranger in at least one experience of sexual violence (as an adult with a non-partner, as a child for either a non-contact or contact experience). If there were multiple experiences, the person was asked to share details on the experience that affected the person the most. &lt;br&gt;The not stated category represents the proportion of respondents who did not answer the question. In this survey, respondents could move through the survey and not answer questions which they did not feel comfortable answering the question. In addition, for this table, it also includes the percentage who experienced sexual violence with multiple perpetrators as these were not asked the relationship between the person and the perpetrators. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS08/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -436,259 +436,138 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...207 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J85" totalsRowShown="0">
   <x:autoFilter ref="A1:J85"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C02076V03371"/>
     <x:tableColumn id="8" name="Age Group"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -959,51 +838,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS08/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1192,51 +1071,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="16.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -3946,51 +3825,51 @@
       <x:c r="G85" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J85" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -4007,51 +3886,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J85" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="4">
         <x:s v="SVS08C01"/>
         <x:s v="SVS08C02"/>
         <x:s v="SVS08C03"/>
         <x:s v="SVS08C04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="4">
         <x:s v="Perpetrator known - Yes"/>
         <x:s v="Perpetrator known - No"/>
         <x:s v="Perpetrator known - Not Stated"/>
         <x:s v="All persons aged 18 years and over"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
@@ -4111,27 +3990,1036 @@
         <x:n v="71"/>
         <x:n v="73"/>
         <x:n v="83"/>
         <x:n v="13"/>
         <x:n v="14"/>
         <x:n v="11"/>
         <x:n v="17"/>
         <x:n v="16"/>
         <x:n v="9"/>
         <x:n v="12"/>
         <x:n v="15"/>
         <x:n v="19"/>
         <x:n v="18"/>
         <x:n v="10"/>
         <x:n v="7"/>
         <x:n v="6"/>
         <x:n v="5"/>
         <x:n v="100"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS08C01"/>
+    <s v="Perpetrator known - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SVS08C02"/>
+    <s v="Perpetrator known - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS08C03"/>
+    <s v="Perpetrator known - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS08C04"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
 </file>