--- v1 (2026-07-02)
+++ v2 (2026-08-19)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8793b02a404a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db533a6b3f2e442a8937fb92b829f78b.psmdcp" Id="R9b0a1b958813468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R133b5456920a4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d443d47056f4d7587b928abd30c1748.psmdcp" Id="Rf04f113a73114362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>