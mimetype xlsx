--- v0 (2025-10-22)
+++ v1 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e55382c3ea45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1992bed3ec641a1b39dd50c3b75cdf3.psmdcp" Id="R4077be0f0d1e4db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R896944516d1c4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b33cadccbfc84107b6ce687982bdf8fd.psmdcp" Id="R5df3d1837367418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS05</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Adult experience of non-consensual sexual violence by their ability to give consent (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>4/20/2023 11:00:00 AM</x:t>
+    <x:t>20/04/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Experience of sexual violence as an adult refers to those experienced over the age of consent (17 years and over). SeeBackground Notes (https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/)for further details. Non-consensual sexual intercourse is defined as sexual intercourse where the person was coerced, threatened or forced into having sex. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details. &lt;br&gt;Please note data may not add to 100% due to rounding issues. &lt;br&gt;The age group category classifies the age the respondent was when they answered the survey. &lt;br&gt;Non-consensual sexual intercourse where the adult was able to give consent but did not, is defined as experiences where the person experienced non-consensual sexual intercourse but they did not indicate that there was any other factors involved in the episode. &lt;br&gt;Non-consensual sexual intercourse where the person was unable to give consent is defined as sexual intercourse where the person was unable to give consent to the type of sexual violence they experienced or stop what was happening because they were asleep, passed out or under the influence of alcohol and/or drugs. See Background Notes for further details. &lt;br&gt;The adult category encompasses both individuals who could have given consent but chose not to, as well as those who were incapable of providing consent or preventing the situation due to incapacitation. &lt;br&gt;Adults may have experienced both types of experience in one sexual violence episode or in many episodes. &lt;br&gt;The not stated category represents the proportion of respondents who did not answer the question. In this voluntary survey, given the particular sensitivities of the questions being asked, respondents could skip questions they did not wish to answer. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS05/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -448,275 +448,142 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...223 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J127" totalsRowShown="0">
   <x:autoFilter ref="A1:J127"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C02076V03371"/>
     <x:tableColumn id="8" name="Age Group"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -987,51 +854,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS05/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1220,51 +1087,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J127"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="57.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="16.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -5318,51 +5185,51 @@
       <x:c r="G127" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J127" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -5379,51 +5246,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J127" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="6">
         <x:s v="SVS05C01"/>
         <x:s v="SVS05C02"/>
         <x:s v="SVS05C03"/>
         <x:s v="SVS05C04"/>
         <x:s v="SVS05C05"/>
         <x:s v="SVS05C06"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="6">
         <x:s v="Adult able to give consent but did not give it only"/>
         <x:s v="Adult unable to give consent only"/>
         <x:s v="Adult was both able and unable to give consent"/>
         <x:s v="No experience of non-consensual sexual intercourse as an adult"/>
         <x:s v="Not stated"/>
         <x:s v="All persons aged 18 years and over"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
@@ -5489,27 +5356,1540 @@
         <x:n v="9"/>
         <x:n v="12"/>
         <x:n v="82"/>
         <x:n v="75"/>
         <x:n v="78"/>
         <x:n v="81"/>
         <x:n v="87"/>
         <x:n v="89"/>
         <x:n v="91"/>
         <x:n v="88"/>
         <x:n v="85"/>
         <x:n v="93"/>
         <x:n v="90"/>
         <x:n v="74"/>
         <x:n v="63"/>
         <x:n v="72"/>
         <x:n v="84"/>
         <x:n v="100"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS05C01"/>
+    <s v="Adult able to give consent but did not give it only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS05C02"/>
+    <s v="Adult unable to give consent only"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS05C03"/>
+    <s v="Adult was both able and unable to give consent"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS05C04"/>
+    <s v="No experience of non-consensual sexual intercourse as an adult"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS05C05"/>
+    <s v="Not stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SVS05C06"/>
+    <s v="All persons aged 18 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
 </file>