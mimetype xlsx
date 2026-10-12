--- v0 (2025-10-23)
+++ v1 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4aac22700204a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99bcc6f093834e488b3923a01a0c1991.psmdcp" Id="R342daa492ebd4895" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509b93587ac04b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc1211ea11d84dcf848155cf00efac52.psmdcp" Id="R707bcbf6499d4cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SVS04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Adult experience of non-consensual sexual violence by type of non-consensual sexual violence experienced as an adult (% of persons aged 18 years and over)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>4/20/2023 11:00:00 AM</x:t>
+    <x:t>20/04/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Experience of sexual violence as an adult refers to those experienced over the age of consent (17 years and over).  See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details. &lt;br&gt;Sexual violence is defined in this survey as a range of non-consensual experiences from non-contact experiences to non-consensual sexual intercourse. See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details. &lt;br&gt;Definitions for each type of experience are detailed in the Background Notes. (https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/)&lt;br&gt;Adults may have experienced more than one type of experience in one sexual violence episode or in many episodes. &lt;br&gt;Note that non-consensual sexual touching refers to someone touching a person’s breasts/genitals without their consent or being made to touch another's breasts/genitals. &lt;br&gt;Non-consensual other sexual contact includes other not specified sexual contact which was attempted or occurred. &lt;br&gt;Please note data may not add to 100% due to rounding issues. &lt;br&gt;The age group category classifies the age the respondent was when they answered the survey. &lt;br&gt;The not stated category represents the proportion of respondents who did not answer the question. In this voluntary survey, given the particular sensitivities of the questions being asked, respondents could skip questions they did not wish to answer. &lt;br&gt;See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-svsmr/sexualviolencesurvey2022mainresults/backgroundnotes/) for further details.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SVS</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual Violence Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -484,323 +484,154 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...271 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J253" totalsRowShown="0">
   <x:autoFilter ref="A1:J253"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C02076V03371"/>
     <x:tableColumn id="8" name="Age Group"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1071,51 +902,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SVS04/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1304,51 +1135,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J253"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="16.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -9434,51 +9265,51 @@
       <x:c r="G253" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J253" s="0">
         <x:v>9</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -9495,51 +9326,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J253" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="12">
         <x:s v="SVS04C01"/>
         <x:s v="SVS04C02"/>
         <x:s v="SVS04C03"/>
         <x:s v="SVS04C04"/>
         <x:s v="SVS04C05"/>
         <x:s v="SVS04C06"/>
         <x:s v="SVS04C07"/>
         <x:s v="SVS04C08"/>
         <x:s v="SVS04C09"/>
         <x:s v="SVS04C10"/>
         <x:s v="SVS04C11"/>
         <x:s v="SVS04C12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="12">
         <x:s v="Sexual intercourse - Yes"/>
         <x:s v="Sexual intercourse - No"/>
         <x:s v="Sexual intercourse - Not Stated"/>
         <x:s v="Attempted sexual intercourse - Yes"/>
         <x:s v="Attempted sexual intercourse - No"/>
@@ -9663,27 +9494,3052 @@
         <x:n v="67"/>
         <x:n v="62"/>
         <x:n v="66"/>
         <x:n v="83"/>
         <x:n v="77"/>
         <x:n v="60"/>
         <x:n v="50"/>
         <x:n v="47"/>
         <x:n v="55"/>
         <x:n v="58"/>
         <x:n v="70"/>
         <x:n v="24"/>
         <x:n v="30"/>
         <x:n v="37"/>
         <x:n v="23"/>
         <x:n v="68"/>
         <x:n v="64"/>
         <x:n v="54"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS04C01"/>
+    <s v="Sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS04C02"/>
+    <s v="Sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS04C03"/>
+    <s v="Sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SVS04C04"/>
+    <s v="Attempted sexual intercourse - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="SVS04C05"/>
+    <s v="Attempted sexual intercourse - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS04C06"/>
+    <s v="Attempted sexual intercourse - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="SVS04C07"/>
+    <s v="Sexual touching -Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="SVS04C08"/>
+    <s v="Sexual touching -No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS04C09"/>
+    <s v="Sexual touching -Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SVS04C10"/>
+    <s v="Other sexual contact - Yes"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="SVS04C11"/>
+    <s v="Other sexual contact - No"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="415"/>
+    <s v="25 -34 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SVS04C12"/>
+    <s v="Other sexual contact - Not Stated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+</pivotCacheRecords>
 </file>