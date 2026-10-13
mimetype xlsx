--- v0 (2025-10-05)
+++ v1 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868f367ee81e4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4ee68a46f4f4e689beb88134b3b0e62.psmdcp" Id="R2b2539b7ddc34cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74874098f67e468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b4cb43623154942a75b9f7fb6c3c8fb.psmdcp" Id="Rd3f9e8d7995c4962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SUST14</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals who used the internet in the last 3 months by the factors they considered when they most recently bought a device</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/30/2024 11:00:00 AM</x:t>
+    <x:t>30/10/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals aged 16 years and over who used the internet n the previous 3 months.&lt;br&gt;Examples of devices include mobile or smartphone, tablet, laptop or desktop computer.&lt;br&gt;Hardware characteristics such as storage, speed, processor speed, etc.&lt;br&gt;Eco design of the device such as durable, upgradable and reparable designs that require fewer materials, environmentally friendly materials used for packaging, etc.&lt;br&gt;Take-back scheme offered by manufacturer or seller where the manufacturer or seller takes the device which becomes obsolete at no cost or offers discounts to the client to purchase another device.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SUST14/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SUST</x:t>
   </x:si>
   <x:si>
     <x:t>Sustainability of Personal ICT Devices</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -457,275 +457,136 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...223 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03788V04538" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="NUTS 3 Region" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H82" totalsRowShown="0">
   <x:autoFilter ref="A1:H82"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03788V04538"/>
     <x:tableColumn id="6" name="NUTS 3 Region"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -994,51 +855,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SUST14/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1227,51 +1088,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H82"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="66.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="40.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -3391,51 +3252,51 @@
       <x:c r="E82" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H82" s="0">
         <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3452,51 +3313,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H82" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="9">
         <x:s v="SUST14C01"/>
         <x:s v="SUST14C02"/>
         <x:s v="SUST14C03"/>
         <x:s v="SUST14C04"/>
         <x:s v="SUST14C05"/>
         <x:s v="SUST14C06"/>
         <x:s v="SUST14C07"/>
         <x:s v="SUST14C08"/>
         <x:s v="SUST14C09"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="9">
         <x:s v="Price"/>
         <x:s v="Hardware characteristics"/>
         <x:s v="Ecodesign of the device"/>
         <x:s v="Possibility to extend the life span of the device by buying extra guarantee"/>
         <x:s v="Energy efficiency of the device"/>
         <x:s v="Take-back scheme offered by manufacturer or seller"/>
         <x:s v="Have not considered any of these options"/>
         <x:s v="Never bought any of these devices"/>
@@ -3563,27 +3424,838 @@
         <x:n v="14"/>
         <x:n v="19"/>
         <x:n v="9"/>
         <x:n v="8"/>
         <x:n v="7"/>
         <x:n v="27"/>
         <x:n v="22"/>
         <x:n v="28"/>
         <x:n v="25"/>
         <x:n v="33"/>
         <x:n v="26"/>
         <x:n v="3"/>
         <x:n v="2"/>
         <x:n v="4"/>
         <x:n v="1"/>
         <x:n v="0"/>
         <x:n v="67"/>
         <x:n v="74"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SUST14C01"/>
+    <s v="Price"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE0"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SUST14C01"/>
+    <s v="Price"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SUST14C01"/>
+    <s v="Price"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SUST14C01"/>
+    <s v="Price"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SUST14C01"/>
+    <s v="Price"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SUST14C01"/>
+    <s v="Price"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SUST14C01"/>
+    <s v="Price"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="SUST14C01"/>
+    <s v="Price"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="SUST14C01"/>
+    <s v="Price"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SUST14C02"/>
+    <s v="Hardware characteristics"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE0"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="SUST14C02"/>
+    <s v="Hardware characteristics"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="SUST14C02"/>
+    <s v="Hardware characteristics"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="SUST14C02"/>
+    <s v="Hardware characteristics"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="SUST14C02"/>
+    <s v="Hardware characteristics"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="SUST14C02"/>
+    <s v="Hardware characteristics"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="SUST14C02"/>
+    <s v="Hardware characteristics"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="SUST14C02"/>
+    <s v="Hardware characteristics"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="SUST14C02"/>
+    <s v="Hardware characteristics"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="SUST14C03"/>
+    <s v="Ecodesign of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE0"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SUST14C03"/>
+    <s v="Ecodesign of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SUST14C03"/>
+    <s v="Ecodesign of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SUST14C03"/>
+    <s v="Ecodesign of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SUST14C03"/>
+    <s v="Ecodesign of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SUST14C03"/>
+    <s v="Ecodesign of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SUST14C03"/>
+    <s v="Ecodesign of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SUST14C03"/>
+    <s v="Ecodesign of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SUST14C03"/>
+    <s v="Ecodesign of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SUST14C04"/>
+    <s v="Possibility to extend the life span of the device by buying extra guarantee"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE0"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SUST14C04"/>
+    <s v="Possibility to extend the life span of the device by buying extra guarantee"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SUST14C04"/>
+    <s v="Possibility to extend the life span of the device by buying extra guarantee"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SUST14C04"/>
+    <s v="Possibility to extend the life span of the device by buying extra guarantee"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SUST14C04"/>
+    <s v="Possibility to extend the life span of the device by buying extra guarantee"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SUST14C04"/>
+    <s v="Possibility to extend the life span of the device by buying extra guarantee"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SUST14C04"/>
+    <s v="Possibility to extend the life span of the device by buying extra guarantee"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SUST14C04"/>
+    <s v="Possibility to extend the life span of the device by buying extra guarantee"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SUST14C04"/>
+    <s v="Possibility to extend the life span of the device by buying extra guarantee"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SUST14C05"/>
+    <s v="Energy efficiency of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE0"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="SUST14C05"/>
+    <s v="Energy efficiency of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="SUST14C05"/>
+    <s v="Energy efficiency of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="SUST14C05"/>
+    <s v="Energy efficiency of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SUST14C05"/>
+    <s v="Energy efficiency of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SUST14C05"/>
+    <s v="Energy efficiency of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SUST14C05"/>
+    <s v="Energy efficiency of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="SUST14C05"/>
+    <s v="Energy efficiency of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="SUST14C05"/>
+    <s v="Energy efficiency of the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="SUST14C06"/>
+    <s v="Take-back scheme offered by manufacturer or seller"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE0"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SUST14C06"/>
+    <s v="Take-back scheme offered by manufacturer or seller"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SUST14C06"/>
+    <s v="Take-back scheme offered by manufacturer or seller"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SUST14C06"/>
+    <s v="Take-back scheme offered by manufacturer or seller"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SUST14C06"/>
+    <s v="Take-back scheme offered by manufacturer or seller"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SUST14C06"/>
+    <s v="Take-back scheme offered by manufacturer or seller"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SUST14C06"/>
+    <s v="Take-back scheme offered by manufacturer or seller"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SUST14C06"/>
+    <s v="Take-back scheme offered by manufacturer or seller"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SUST14C06"/>
+    <s v="Take-back scheme offered by manufacturer or seller"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SUST14C07"/>
+    <s v="Have not considered any of these options"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE0"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SUST14C07"/>
+    <s v="Have not considered any of these options"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SUST14C07"/>
+    <s v="Have not considered any of these options"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SUST14C07"/>
+    <s v="Have not considered any of these options"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SUST14C07"/>
+    <s v="Have not considered any of these options"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SUST14C07"/>
+    <s v="Have not considered any of these options"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SUST14C07"/>
+    <s v="Have not considered any of these options"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SUST14C07"/>
+    <s v="Have not considered any of these options"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SUST14C07"/>
+    <s v="Have not considered any of these options"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SUST14C08"/>
+    <s v="Never bought any of these devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE0"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SUST14C08"/>
+    <s v="Never bought any of these devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SUST14C08"/>
+    <s v="Never bought any of these devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SUST14C08"/>
+    <s v="Never bought any of these devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SUST14C08"/>
+    <s v="Never bought any of these devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SUST14C08"/>
+    <s v="Never bought any of these devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SUST14C08"/>
+    <s v="Never bought any of these devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SUST14C08"/>
+    <s v="Never bought any of these devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SUST14C08"/>
+    <s v="Never bought any of these devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SUST14C09"/>
+    <s v="Brand design and size"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE0"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="SUST14C09"/>
+    <s v="Brand design and size"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="SUST14C09"/>
+    <s v="Brand design and size"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="SUST14C09"/>
+    <s v="Brand design and size"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="SUST14C09"/>
+    <s v="Brand design and size"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="SUST14C09"/>
+    <s v="Brand design and size"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="SUST14C09"/>
+    <s v="Brand design and size"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="SUST14C09"/>
+    <s v="Brand design and size"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="SUST14C09"/>
+    <s v="Brand design and size"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+</pivotCacheRecords>
 </file>