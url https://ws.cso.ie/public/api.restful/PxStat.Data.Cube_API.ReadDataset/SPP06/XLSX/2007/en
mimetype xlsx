--- v1 (2025-12-10)
+++ v2 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21641974c36d4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b436a329d1040c1aff3f283ba777626.psmdcp" Id="Rf7c6d83730a44f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5615cd55964470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/152025c0fefd4e1684b78f90c67e3a05.psmdcp" Id="R27bff6bab1144847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SPP06</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Services Producer Price Index</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>15/09/2025 11:00:00</x:t>
+    <x:t>15/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SPP06/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SPPI</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Diarmuid Martin</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -173,51 +173,51 @@
   <x:si>
     <x:t>Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>SPP06C01</x:t>
   </x:si>
   <x:si>
     <x:t>SPPI Current base</x:t>
   </x:si>
   <x:si>
     <x:t>20211</x:t>
   </x:si>
   <x:si>
     <x:t>2021Q1</x:t>
   </x:si>
   <x:si>
     <x:t>IE0</x:t>
   </x:si>
   <x:si>
-    <x:t>Base 2021=100</x:t>
+    <x:t>Base Year 2021=100</x:t>
   </x:si>
   <x:si>
     <x:t>20212</x:t>
   </x:si>
   <x:si>
     <x:t>2021Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20213</x:t>
   </x:si>
   <x:si>
     <x:t>2021Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20214</x:t>
   </x:si>
   <x:si>
     <x:t>2021Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20221</x:t>
   </x:si>
   <x:si>
     <x:t>2022Q1</x:t>
   </x:si>
@@ -276,50 +276,74 @@
     <x:t>2024Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20243</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20244</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q2</x:t>
   </x:si>
   <x:si>
     <x:t>SPP06C02</x:t>
   </x:si>
   <x:si>
     <x:t>Annual Percentage Change</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -485,129 +509,137 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="18">
+      <items count="22">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="18">
+      <items count="22">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
       </items>
     </pivotField>
     <pivotField name="C03788V04528" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Ireland" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H37" totalsRowShown="0">
-  <x:autoFilter ref="A1:H37"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H45" totalsRowShown="0">
+  <x:autoFilter ref="A1:H45"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03788V04528"/>
     <x:tableColumn id="6" name="Ireland"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1106,63 +1138,63 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H37"/>
+  <x:dimension ref="A1:H45"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="9.567768" style="0" customWidth="1"/>
-    <x:col min="7" max="7" width="13.996339" style="0" customWidth="1"/>
+    <x:col min="7" max="7" width="18.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -1171,51 +1203,51 @@
       </x:c>
     </x:row>
     <x:row r="2" spans="1:8">
       <x:c r="A2" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H2" s="0">
-        <x:v>98.5</x:v>
+        <x:v>98.8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H3" s="0">
@@ -1249,883 +1281,1091 @@
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H5" s="0">
-        <x:v>101.2</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H6" s="0">
-        <x:v>102.2</x:v>
+        <x:v>101.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H7" s="0">
-        <x:v>104.5</x:v>
+        <x:v>104.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H8" s="0">
-        <x:v>105.2</x:v>
+        <x:v>105.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H9" s="0">
-        <x:v>103.6</x:v>
+        <x:v>102.6</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H10" s="0">
-        <x:v>105.6</x:v>
+        <x:v>104.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="0">
-        <x:v>107.8</x:v>
+        <x:v>106.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H12" s="0">
-        <x:v>107.8</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H13" s="0">
-        <x:v>108.7</x:v>
+        <x:v>107.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H14" s="0">
-        <x:v>110.1</x:v>
+        <x:v>106.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H15" s="0">
-        <x:v>113.3</x:v>
+        <x:v>111.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H16" s="0">
-        <x:v>115.8</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H17" s="0">
-        <x:v>113.4</x:v>
+        <x:v>111.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H18" s="0">
-        <x:v>107</x:v>
+        <x:v>109.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H19" s="0">
-        <x:v>112</x:v>
+        <x:v>111.5</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="B20" s="0" t="s">
+      <x:c r="D20" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C20" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H20" s="0">
+        <x:v>112.7</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H21" s="0">
+        <x:v>113.4</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H22" s="0">
+        <x:v>110.8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H23" s="0">
+        <x:v>111.9</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>3.7</x:v>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H24" s="0" t="s">
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>5.1</x:v>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>4.3</x:v>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H26" s="0" t="s">
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>2.3</x:v>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>3.4</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>3.1</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>2.5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>4.9</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>4.3</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>5.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>7.4</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>4.3</x:v>
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>-2.8</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G37" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H37" s="0">
+        <x:v>4.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:8">
+      <x:c r="A38" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G38" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H38" s="0">
+        <x:v>4.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:8">
+      <x:c r="A39" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G39" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H39" s="0">
+        <x:v>4.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:8">
+      <x:c r="A40" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G40" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H40" s="0">
+        <x:v>2.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:8">
+      <x:c r="A41" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G41" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H41" s="0">
+        <x:v>-0.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:8">
+      <x:c r="A42" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="B37" s="0" t="s">
+      <x:c r="D42" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C37" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="G37" s="0" t="s">
+      <x:c r="E42" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G42" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H42" s="0">
+        <x:v>0.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:8">
+      <x:c r="A43" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="H37" s="0">
-        <x:v>-1.2</x:v>
+      <x:c r="D43" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G43" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H43" s="0">
+        <x:v>1.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:8">
+      <x:c r="A44" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G44" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H44" s="0">
+        <x:v>1.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:8">
+      <x:c r="A45" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G45" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H45" s="0">
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2173,485 +2413,584 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="SPP06C01"/>
         <x:s v="SPP06C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="SPPI Current base"/>
         <x:s v="Annual Percentage Change"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="18">
+      <x:sharedItems count="22">
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
+        <x:s v="20253"/>
+        <x:s v="20254"/>
+        <x:s v="20261"/>
+        <x:s v="20262"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="18">
+      <x:sharedItems count="22">
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
+        <x:s v="2025Q3"/>
+        <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03788V04528">
       <x:sharedItems count="1">
         <x:s v="IE0"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Ireland">
       <x:sharedItems count="1">
         <x:s v="Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
-        <x:s v="Base 2021=100"/>
+        <x:s v="Base Year 2021=100"/>
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="-2.8" maxValue="115.8" count="29">
-        <x:n v="98.5"/>
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="-0.2" maxValue="113.4" count="40">
+        <x:n v="98.8"/>
         <x:n v="99.4"/>
         <x:n v="100.9"/>
+        <x:n v="101"/>
         <x:n v="101.2"/>
-        <x:n v="102.2"/>
-[...8 lines deleted...]
-        <x:n v="115.8"/>
+        <x:n v="104.6"/>
+        <x:n v="105.9"/>
+        <x:n v="102.6"/>
+        <x:n v="104.7"/>
+        <x:n v="106.6"/>
+        <x:n v="107"/>
+        <x:n v="107.2"/>
+        <x:n v="106.4"/>
+        <x:n v="111.8"/>
+        <x:n v="112"/>
+        <x:n v="111.7"/>
+        <x:n v="109.4"/>
+        <x:n v="111.5"/>
+        <x:n v="112.7"/>
         <x:n v="113.4"/>
-        <x:n v="107"/>
-        <x:n v="112"/>
+        <x:n v="110.8"/>
+        <x:n v="111.9"/>
         <x:s v=""/>
-        <x:n v="3.7"/>
+        <x:n v="2.4"/>
+        <x:n v="5.3"/>
         <x:n v="5.1"/>
-        <x:n v="4.3"/>
-[...3 lines deleted...]
-        <x:n v="2.5"/>
+        <x:n v="1.5"/>
+        <x:n v="3.5"/>
+        <x:n v="1.9"/>
+        <x:n v="1"/>
+        <x:n v="4.5"/>
+        <x:n v="1.6"/>
         <x:n v="4.9"/>
-        <x:n v="7.4"/>
-[...1 lines deleted...]
-        <x:n v="-1.2"/>
+        <x:n v="4.6"/>
+        <x:n v="4.2"/>
+        <x:n v="2.8"/>
+        <x:n v="-0.2"/>
+        <x:n v="0.7"/>
+        <x:n v="1.3"/>
+        <x:n v="0.3"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="98.5"/>
+    <s v="Base Year 2021=100"/>
+    <n v="98.8"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="99.4"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100.9"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="101.2"/>
+    <s v="Base Year 2021=100"/>
+    <n v="101"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="102.2"/>
+    <s v="Base Year 2021=100"/>
+    <n v="101.2"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="104.5"/>
+    <s v="Base Year 2021=100"/>
+    <n v="104.6"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="105.2"/>
+    <s v="Base Year 2021=100"/>
+    <n v="105.9"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="103.6"/>
+    <s v="Base Year 2021=100"/>
+    <n v="102.6"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="105.6"/>
+    <s v="Base Year 2021=100"/>
+    <n v="104.7"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="107.8"/>
+    <s v="Base Year 2021=100"/>
+    <n v="106.6"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="107.8"/>
+    <s v="Base Year 2021=100"/>
+    <n v="107"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="108.7"/>
+    <s v="Base Year 2021=100"/>
+    <n v="107.2"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="110.1"/>
+    <s v="Base Year 2021=100"/>
+    <n v="106.4"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="113.3"/>
+    <s v="Base Year 2021=100"/>
+    <n v="111.8"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="115.8"/>
+    <s v="Base Year 2021=100"/>
+    <n v="112"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="113.4"/>
+    <s v="Base Year 2021=100"/>
+    <n v="111.7"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="107"/>
+    <s v="Base Year 2021=100"/>
+    <n v="109.4"/>
   </r>
   <r>
     <s v="SPP06C01"/>
     <s v="SPPI Current base"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="IE0"/>
     <s v="Ireland"/>
-    <s v="Base 2021=100"/>
-    <n v="112"/>
+    <s v="Base Year 2021=100"/>
+    <n v="111.5"/>
+  </r>
+  <r>
+    <s v="SPP06C01"/>
+    <s v="SPPI Current base"/>
+    <s v="20253"/>
+    <s v="2025Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Base Year 2021=100"/>
+    <n v="112.7"/>
+  </r>
+  <r>
+    <s v="SPP06C01"/>
+    <s v="SPPI Current base"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Base Year 2021=100"/>
+    <n v="113.4"/>
+  </r>
+  <r>
+    <s v="SPP06C01"/>
+    <s v="SPPI Current base"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Base Year 2021=100"/>
+    <n v="110.8"/>
+  </r>
+  <r>
+    <s v="SPP06C01"/>
+    <s v="SPPI Current base"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Base Year 2021=100"/>
+    <n v="111.9"/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="3.7"/>
+    <n v="2.4"/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="5.1"/>
+    <n v="5.3"/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="4.3"/>
+    <n v="5.1"/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="2.3"/>
+    <n v="1.5"/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="3.4"/>
+    <n v="3.5"/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="3.1"/>
+    <n v="1.9"/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="2.5"/>
+    <n v="1"/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="4.9"/>
+    <n v="4.5"/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="4.3"/>
+    <n v="1.6"/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="5.1"/>
+    <n v="4.9"/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="7.4"/>
+    <n v="4.6"/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="4.3"/>
+    <n v="4.2"/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="-2.8"/>
+    <n v="2.8"/>
   </r>
   <r>
     <s v="SPP06C02"/>
     <s v="Annual Percentage Change"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="-1.2"/>
+    <n v="-0.2"/>
+  </r>
+  <r>
+    <s v="SPP06C02"/>
+    <s v="Annual Percentage Change"/>
+    <s v="20253"/>
+    <s v="2025Q3"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="SPP06C02"/>
+    <s v="Annual Percentage Change"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="SPP06C02"/>
+    <s v="Annual Percentage Change"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SPP06C02"/>
+    <s v="Annual Percentage Change"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.3"/>
   </r>
 </pivotCacheRecords>
 </file>