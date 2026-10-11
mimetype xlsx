--- v1 (2026-04-09)
+++ v2 (2026-10-11)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37a16cdef5f4e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8e33fb5710b4890ac14d5e1cdea00cf.psmdcp" Id="R2807aff0cdbe4232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78c5d62c09c4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6862f46f1dd4572991f69d348d11e11.psmdcp" Id="Rfcd145f8dd704665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SOL22</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Certified Completions Learners</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>04/08/2025 11:00:00</x:t>
+    <x:t>09/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>This excludes completions where the course did not have an award through a recognised awarding body.&lt;br&gt;For more information on the terminology refer to the 'Definition of Terms' at the back of each FET Facts and Figures report: This is FET Facts and Figures 2023.pdf(https://www.solas.ie/f/70398/x/c9cbdd6929/solas-facts-report-2023.pdf).&lt;br&gt;The certification rates were: 75.8% (2019),69.8% (2020),72.3% (2021),71.3% (2022), 73.9% (2023) and 74.9% (2024).&lt;br&gt;This data excludes apprenticeship and eCollege provision.</x:t>
+    <x:t>This excludes completions where the course did not have an award through a recognised awarding body.&lt;br&gt;For more information on the terminology refer to the 'Definition of Terms' at the back of each FET Facts and Figures report: This is FET Facts and Figures 2023.pdf(https://www.solas.ie/f/70398/x/c9cbdd6929/solas-facts-report-2023.pdf).&lt;br&gt;The certification rates were: 75.8% (2019),69.8% (2020),72.3% (2021),71.3% (2022), 73.9% (2023) ,74.9% (2024) and 78.2% (2025).&lt;br&gt;This data excludes apprenticeship and eCollege provision.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SOL22/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SOL</x:t>
   </x:si>
   <x:si>
     <x:t>Solas Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Amelia Dulee-Kinsolving</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -216,50 +216,53 @@
     <x:t>40</x:t>
   </x:si>
   <x:si>
     <x:t>Waiting for certification details</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All outcomes of certified completions</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -411,113 +414,115 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="C04328V05107" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name=" Outcome" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H31" totalsRowShown="0">
-  <x:autoFilter ref="A1:H31"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H36" totalsRowShown="0">
+  <x:autoFilter ref="A1:H36"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04328V05107"/>
     <x:tableColumn id="6" name=" Outcome"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1018,51 +1023,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H31"/>
+  <x:dimension ref="A1:H36"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="20.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="34.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -1838,50 +1843,180 @@
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H31" s="0">
         <x:v>108065</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:8">
+      <x:c r="A32" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G32" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H32" s="0">
+        <x:v>69732</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:8">
+      <x:c r="A33" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G33" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H33" s="0">
+        <x:v>11462</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:8">
+      <x:c r="A34" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G34" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H34" s="0">
+        <x:v>19311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:8">
+      <x:c r="A35" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G35" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H35" s="0">
+        <x:v>3268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:8">
+      <x:c r="A36" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G36" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H36" s="0">
+        <x:v>103773</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -1927,124 +2062,131 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SOL22C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Certified Completions"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04328V05107">
       <x:sharedItems count="5">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name=" Outcome">
       <x:sharedItems count="5">
         <x:s v="Fully certified"/>
         <x:s v="Partially certified"/>
         <x:s v="No certification achieved"/>
         <x:s v="Waiting for certification details"/>
         <x:s v="All outcomes of certified completions"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="1914" maxValue="108065" count="30">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="1914" maxValue="108065" count="35">
         <x:n v="50875"/>
         <x:n v="14932"/>
         <x:n v="16685"/>
         <x:n v="4355"/>
         <x:n v="86847"/>
         <x:n v="41275"/>
         <x:n v="12233"/>
         <x:n v="18519"/>
         <x:n v="4611"/>
         <x:n v="76638"/>
         <x:n v="40607"/>
         <x:n v="11879"/>
         <x:n v="15956"/>
         <x:n v="4120"/>
         <x:n v="72562"/>
         <x:n v="45014"/>
         <x:n v="12023"/>
         <x:n v="20616"/>
         <x:n v="2302"/>
         <x:n v="79955"/>
         <x:n v="57447"/>
         <x:n v="12670"/>
         <x:n v="22910"/>
         <x:n v="1914"/>
         <x:n v="94941"/>
         <x:n v="67978"/>
         <x:n v="13010"/>
         <x:n v="24500"/>
         <x:n v="2577"/>
         <x:n v="108065"/>
+        <x:n v="69732"/>
+        <x:n v="11462"/>
+        <x:n v="19311"/>
+        <x:n v="3268"/>
+        <x:n v="103773"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SOL22C01"/>
     <s v="Certified Completions"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Fully certified"/>
     <s v="Number"/>
     <n v="50875"/>
   </r>
   <r>
     <s v="SOL22C01"/>
     <s v="Certified Completions"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Partially certified"/>
@@ -2309,27 +2451,77 @@
     <s v="30"/>
     <s v="No certification achieved"/>
     <s v="Number"/>
     <n v="24500"/>
   </r>
   <r>
     <s v="SOL22C01"/>
     <s v="Certified Completions"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="40"/>
     <s v="Waiting for certification details"/>
     <s v="Number"/>
     <n v="2577"/>
   </r>
   <r>
     <s v="SOL22C01"/>
     <s v="Certified Completions"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All outcomes of certified completions"/>
     <s v="Number"/>
     <n v="108065"/>
   </r>
+  <r>
+    <s v="SOL22C01"/>
+    <s v="Certified Completions"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Fully certified"/>
+    <s v="Number"/>
+    <n v="69732"/>
+  </r>
+  <r>
+    <s v="SOL22C01"/>
+    <s v="Certified Completions"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Partially certified"/>
+    <s v="Number"/>
+    <n v="11462"/>
+  </r>
+  <r>
+    <s v="SOL22C01"/>
+    <s v="Certified Completions"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="No certification achieved"/>
+    <s v="Number"/>
+    <n v="19311"/>
+  </r>
+  <r>
+    <s v="SOL22C01"/>
+    <s v="Certified Completions"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="40"/>
+    <s v="Waiting for certification details"/>
+    <s v="Number"/>
+    <n v="3268"/>
+  </r>
+  <r>
+    <s v="SOL22C01"/>
+    <s v="Certified Completions"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All outcomes of certified completions"/>
+    <s v="Number"/>
+    <n v="103773"/>
+  </r>
 </pivotCacheRecords>
 </file>