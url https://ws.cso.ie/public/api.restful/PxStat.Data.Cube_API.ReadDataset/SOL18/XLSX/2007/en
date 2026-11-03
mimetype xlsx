--- v3 (2026-09-06)
+++ v4 (2026-11-03)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ec5f849a554f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a31b1b7a4d04facba84bcd6a16a7271.psmdcp" Id="Ra67e12b171564c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62270c088e26463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52cf07627bd741969722c02a920e8e99.psmdcp" Id="R3b55c8cf62cb462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SOL18</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Enrolments Learners</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>04/08/2025 11:00:00</x:t>
+    <x:t>09/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This calculation is an estimate and includes only those cases where previous levels of education and age were captured.&lt;br&gt;For more information on the terminology refer to the 'Definition of Terms' at the back of each FET Facts and Figures report: This is FET Facts and Figures 2023.pdf.(https://www.solas.ie/f/70398/x/c9cbdd6929/solas-facts-report-2023.pdf)&lt;br&gt;This data excludes apprenticeship and eCollege provision.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SOL18/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SOL</x:t>
   </x:si>
   <x:si>
     <x:t>Solas Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -262,50 +262,53 @@
   </x:si>
   <x:si>
     <x:t>55 - 64 years</x:t>
   </x:si>
   <x:si>
     <x:t>575</x:t>
   </x:si>
   <x:si>
     <x:t>65 years and over</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -456,67 +459,69 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="C02076V02508" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Start Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="C04331V05110" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
@@ -541,52 +546,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J217" totalsRowShown="0">
-  <x:autoFilter ref="A1:J217"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J253" totalsRowShown="0">
+  <x:autoFilter ref="A1:J253"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02076V02508"/>
     <x:tableColumn id="6" name="Start Age Group"/>
     <x:tableColumn id="7" name="C04331V05110"/>
     <x:tableColumn id="8" name="Highest level of formal education"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1089,51 +1094,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J217"/>
+  <x:dimension ref="A1:J253"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="32.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -8049,50 +8054,1202 @@
         <x:v>4</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J217" s="0">
         <x:v>5225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218" spans="1:10">
+      <x:c r="A218" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B218" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C218" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D218" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E218" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F218" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G218" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H218" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I218" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J218" s="0">
+        <x:v>5927</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="219" spans="1:10">
+      <x:c r="A219" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B219" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C219" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D219" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E219" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F219" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G219" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H219" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I219" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J219" s="0">
+        <x:v>15898</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="220" spans="1:10">
+      <x:c r="A220" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B220" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C220" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D220" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E220" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F220" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G220" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H220" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I220" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J220" s="0">
+        <x:v>37036</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="221" spans="1:10">
+      <x:c r="A221" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B221" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C221" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D221" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E221" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F221" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G221" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H221" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I221" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J221" s="0">
+        <x:v>5932</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222" spans="1:10">
+      <x:c r="A222" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B222" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C222" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D222" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E222" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F222" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G222" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H222" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I222" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J222" s="0">
+        <x:v>579</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223" spans="1:10">
+      <x:c r="A223" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B223" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C223" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D223" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E223" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F223" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G223" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H223" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I223" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J223" s="0">
+        <x:v>1960</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224" spans="1:10">
+      <x:c r="A224" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B224" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C224" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D224" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E224" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F224" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G224" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H224" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I224" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J224" s="0">
+        <x:v>3708</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225" spans="1:10">
+      <x:c r="A225" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B225" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C225" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D225" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E225" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F225" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G225" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H225" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I225" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J225" s="0">
+        <x:v>2487</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226" spans="1:10">
+      <x:c r="A226" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B226" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C226" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D226" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E226" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F226" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G226" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H226" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I226" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J226" s="0">
+        <x:v>7169</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="227" spans="1:10">
+      <x:c r="A227" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B227" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C227" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D227" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E227" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F227" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G227" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H227" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I227" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J227" s="0">
+        <x:v>5048</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="228" spans="1:10">
+      <x:c r="A228" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B228" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C228" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D228" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E228" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F228" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G228" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H228" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I228" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J228" s="0">
+        <x:v>1038</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="229" spans="1:10">
+      <x:c r="A229" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B229" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C229" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D229" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E229" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F229" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G229" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H229" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I229" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J229" s="0">
+        <x:v>8990</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="230" spans="1:10">
+      <x:c r="A230" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B230" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C230" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D230" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E230" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F230" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G230" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H230" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I230" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J230" s="0">
+        <x:v>4328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="231" spans="1:10">
+      <x:c r="A231" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B231" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C231" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D231" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E231" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F231" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G231" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H231" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I231" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J231" s="0">
+        <x:v>2975</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="232" spans="1:10">
+      <x:c r="A232" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B232" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C232" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D232" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E232" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F232" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G232" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H232" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I232" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J232" s="0">
+        <x:v>6590</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="233" spans="1:10">
+      <x:c r="A233" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B233" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C233" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D233" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E233" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F233" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G233" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H233" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I233" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J233" s="0">
+        <x:v>6143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="234" spans="1:10">
+      <x:c r="A234" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B234" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C234" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D234" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E234" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F234" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G234" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H234" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I234" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J234" s="0">
+        <x:v>1555</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="235" spans="1:10">
+      <x:c r="A235" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B235" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C235" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D235" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E235" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F235" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G235" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H235" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I235" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J235" s="0">
+        <x:v>12743</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="236" spans="1:10">
+      <x:c r="A236" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B236" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C236" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D236" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E236" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F236" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G236" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H236" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I236" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J236" s="0">
+        <x:v>3682</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="237" spans="1:10">
+      <x:c r="A237" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B237" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C237" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D237" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E237" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F237" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G237" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H237" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I237" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J237" s="0">
+        <x:v>2909</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="238" spans="1:10">
+      <x:c r="A238" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B238" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C238" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D238" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E238" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F238" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G238" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H238" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I238" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J238" s="0">
+        <x:v>5689</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="239" spans="1:10">
+      <x:c r="A239" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B239" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C239" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D239" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E239" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F239" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G239" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H239" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I239" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J239" s="0">
+        <x:v>4907</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="240" spans="1:10">
+      <x:c r="A240" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B240" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C240" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D240" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E240" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F240" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G240" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H240" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I240" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J240" s="0">
+        <x:v>1441</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="241" spans="1:10">
+      <x:c r="A241" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B241" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C241" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D241" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E241" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F241" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G241" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H241" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I241" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J241" s="0">
+        <x:v>9402</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="242" spans="1:10">
+      <x:c r="A242" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B242" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C242" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D242" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E242" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F242" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G242" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H242" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I242" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J242" s="0">
+        <x:v>2752</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="243" spans="1:10">
+      <x:c r="A243" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B243" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C243" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D243" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E243" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F243" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G243" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H243" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I243" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J243" s="0">
+        <x:v>2824</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="244" spans="1:10">
+      <x:c r="A244" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B244" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C244" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D244" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E244" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F244" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G244" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H244" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I244" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J244" s="0">
+        <x:v>4792</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="245" spans="1:10">
+      <x:c r="A245" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B245" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C245" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D245" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E245" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F245" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G245" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H245" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I245" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J245" s="0">
+        <x:v>2925</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="246" spans="1:10">
+      <x:c r="A246" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B246" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C246" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D246" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E246" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F246" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G246" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H246" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I246" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J246" s="0">
+        <x:v>1001</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="247" spans="1:10">
+      <x:c r="A247" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B247" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C247" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D247" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E247" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F247" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G247" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H247" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I247" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J247" s="0">
+        <x:v>6099</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="248" spans="1:10">
+      <x:c r="A248" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B248" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C248" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D248" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E248" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F248" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G248" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H248" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I248" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J248" s="0">
+        <x:v>4993</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="249" spans="1:10">
+      <x:c r="A249" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B249" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C249" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D249" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E249" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F249" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G249" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H249" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I249" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J249" s="0">
+        <x:v>4638</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="250" spans="1:10">
+      <x:c r="A250" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B250" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C250" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D250" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E250" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F250" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G250" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H250" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I250" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J250" s="0">
+        <x:v>5857</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="251" spans="1:10">
+      <x:c r="A251" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B251" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C251" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D251" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E251" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F251" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G251" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H251" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I251" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J251" s="0">
+        <x:v>1776</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="252" spans="1:10">
+      <x:c r="A252" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B252" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C252" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D252" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E252" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F252" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G252" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H252" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I252" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J252" s="0">
+        <x:v>654</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="253" spans="1:10">
+      <x:c r="A253" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B253" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C253" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D253" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E253" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F253" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G253" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H253" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I253" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J253" s="0">
+        <x:v>5781</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -8138,116 +9295,118 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SOL18C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Enrolments Learners"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02076V02508">
       <x:sharedItems count="6">
         <x:s v="405"/>
         <x:s v="415"/>
         <x:s v="465"/>
         <x:s v="500"/>
         <x:s v="535"/>
         <x:s v="575"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Start Age Group">
       <x:sharedItems count="6">
         <x:s v="Under 25 years"/>
         <x:s v="25 - 34 years"/>
         <x:s v="35 - 44 years"/>
         <x:s v="45 - 54 years"/>
         <x:s v="55 - 64 years"/>
         <x:s v="65 years and over"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04331V05110">
       <x:sharedItems count="6">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="50"/>
         <x:s v="60"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Highest level of formal education">
       <x:sharedItems count="6">
         <x:s v="Primary education and below"/>
         <x:s v="Lower secondary"/>
         <x:s v="Upper secondary"/>
         <x:s v="Post-secondary non-tertiary"/>
         <x:s v="Short-cycle tertiary"/>
         <x:s v="Third level"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="132" maxValue="33371" count="212">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="132" maxValue="37036" count="247">
         <x:n v="2988"/>
         <x:n v="9977"/>
         <x:n v="26249"/>
         <x:n v="8358"/>
         <x:n v="351"/>
         <x:n v="877"/>
         <x:n v="2098"/>
         <x:n v="3495"/>
         <x:n v="6660"/>
         <x:n v="6054"/>
         <x:n v="725"/>
         <x:n v="3942"/>
         <x:n v="2838"/>
         <x:n v="4243"/>
         <x:n v="6446"/>
         <x:n v="6305"/>
         <x:n v="901"/>
         <x:n v="5652"/>
         <x:n v="2738"/>
         <x:n v="4709"/>
         <x:n v="5198"/>
         <x:n v="4591"/>
         <x:n v="699"/>
         <x:n v="3844"/>
         <x:n v="2496"/>
@@ -8416,50 +9575,85 @@
         <x:n v="1275"/>
         <x:n v="10084"/>
         <x:n v="4248"/>
         <x:n v="3289"/>
         <x:n v="7261"/>
         <x:n v="6747"/>
         <x:n v="1877"/>
         <x:n v="14131"/>
         <x:n v="3569"/>
         <x:n v="3137"/>
         <x:n v="6089"/>
         <x:n v="5292"/>
         <x:n v="1645"/>
         <x:n v="9895"/>
         <x:n v="2740"/>
         <x:n v="3062"/>
         <x:n v="4891"/>
         <x:n v="1080"/>
         <x:n v="6257"/>
         <x:n v="4832"/>
         <x:n v="4310"/>
         <x:n v="5173"/>
         <x:n v="1676"/>
         <x:n v="604"/>
         <x:n v="5225"/>
+        <x:n v="5927"/>
+        <x:n v="15898"/>
+        <x:n v="37036"/>
+        <x:n v="5932"/>
+        <x:n v="579"/>
+        <x:n v="1960"/>
+        <x:n v="3708"/>
+        <x:n v="2487"/>
+        <x:n v="7169"/>
+        <x:n v="5048"/>
+        <x:n v="1038"/>
+        <x:n v="8990"/>
+        <x:n v="2975"/>
+        <x:n v="6590"/>
+        <x:n v="6143"/>
+        <x:n v="1555"/>
+        <x:n v="12743"/>
+        <x:n v="3682"/>
+        <x:n v="2909"/>
+        <x:n v="5689"/>
+        <x:n v="4907"/>
+        <x:n v="1441"/>
+        <x:n v="9402"/>
+        <x:n v="2752"/>
+        <x:n v="2824"/>
+        <x:n v="4792"/>
+        <x:n v="2925"/>
+        <x:n v="1001"/>
+        <x:n v="6099"/>
+        <x:n v="4993"/>
+        <x:n v="4638"/>
+        <x:n v="5857"/>
+        <x:n v="1776"/>
+        <x:n v="654"/>
+        <x:n v="5781"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SOL18C01"/>
     <s v="Enrolments Learners"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="10"/>
     <s v="Primary education and below"/>
     <s v="Number"/>
     <n v="2988"/>
   </r>
   <r>
     <s v="SOL18C01"/>
     <s v="Enrolments Learners"/>
     <s v="2019"/>
     <s v="2019"/>
@@ -11016,27 +12210,459 @@
   </r>
   <r>
     <s v="SOL18C01"/>
     <s v="Enrolments Learners"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="575"/>
     <s v="65 years and over"/>
     <s v="50"/>
     <s v="Short-cycle tertiary"/>
     <s v="Number"/>
     <n v="604"/>
   </r>
   <r>
     <s v="SOL18C01"/>
     <s v="Enrolments Learners"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="575"/>
     <s v="65 years and over"/>
     <s v="60"/>
     <s v="Third level"/>
     <s v="Number"/>
     <n v="5225"/>
   </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="405"/>
+    <s v="Under 25 years"/>
+    <s v="10"/>
+    <s v="Primary education and below"/>
+    <s v="Number"/>
+    <n v="5927"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="405"/>
+    <s v="Under 25 years"/>
+    <s v="20"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="15898"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="405"/>
+    <s v="Under 25 years"/>
+    <s v="30"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="37036"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="405"/>
+    <s v="Under 25 years"/>
+    <s v="40"/>
+    <s v="Post-secondary non-tertiary"/>
+    <s v="Number"/>
+    <n v="5932"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="405"/>
+    <s v="Under 25 years"/>
+    <s v="50"/>
+    <s v="Short-cycle tertiary"/>
+    <s v="Number"/>
+    <n v="579"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="405"/>
+    <s v="Under 25 years"/>
+    <s v="60"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="1960"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="10"/>
+    <s v="Primary education and below"/>
+    <s v="Number"/>
+    <n v="3708"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="20"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="2487"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="30"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="7169"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="40"/>
+    <s v="Post-secondary non-tertiary"/>
+    <s v="Number"/>
+    <n v="5048"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="50"/>
+    <s v="Short-cycle tertiary"/>
+    <s v="Number"/>
+    <n v="1038"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="60"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="8990"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="10"/>
+    <s v="Primary education and below"/>
+    <s v="Number"/>
+    <n v="4328"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="20"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="2975"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="30"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="6590"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="40"/>
+    <s v="Post-secondary non-tertiary"/>
+    <s v="Number"/>
+    <n v="6143"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="50"/>
+    <s v="Short-cycle tertiary"/>
+    <s v="Number"/>
+    <n v="1555"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="60"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="12743"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="10"/>
+    <s v="Primary education and below"/>
+    <s v="Number"/>
+    <n v="3682"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="20"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="2909"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="30"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="5689"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="40"/>
+    <s v="Post-secondary non-tertiary"/>
+    <s v="Number"/>
+    <n v="4907"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="50"/>
+    <s v="Short-cycle tertiary"/>
+    <s v="Number"/>
+    <n v="1441"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="60"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="9402"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="10"/>
+    <s v="Primary education and below"/>
+    <s v="Number"/>
+    <n v="2752"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="20"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="2824"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="30"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="4792"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="40"/>
+    <s v="Post-secondary non-tertiary"/>
+    <s v="Number"/>
+    <n v="2925"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="50"/>
+    <s v="Short-cycle tertiary"/>
+    <s v="Number"/>
+    <n v="1001"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="60"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="6099"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="10"/>
+    <s v="Primary education and below"/>
+    <s v="Number"/>
+    <n v="4993"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="20"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="4638"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="30"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="5857"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="40"/>
+    <s v="Post-secondary non-tertiary"/>
+    <s v="Number"/>
+    <n v="1776"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="50"/>
+    <s v="Short-cycle tertiary"/>
+    <s v="Number"/>
+    <n v="654"/>
+  </r>
+  <r>
+    <s v="SOL18C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="60"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="5781"/>
+  </r>
 </pivotCacheRecords>
 </file>