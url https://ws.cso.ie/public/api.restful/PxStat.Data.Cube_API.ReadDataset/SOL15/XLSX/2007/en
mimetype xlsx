--- v2 (2026-07-05)
+++ v3 (2026-09-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d983a8bb8d04341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb474b073d6243899dd01d909f17726e.psmdcp" Id="R4bdf91b076774d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac20a6145524214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d4bf46ee3c94a8b986a7b2e6183df7b.psmdcp" Id="R7fccf7f4ad8d4b03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>