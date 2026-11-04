--- v3 (2026-09-11)
+++ v4 (2026-11-04)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac20a6145524214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d4bf46ee3c94a8b986a7b2e6183df7b.psmdcp" Id="R7fccf7f4ad8d4b03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6ff922612842b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63c8efe473024a169656c76a0f8eff24.psmdcp" Id="R3ffc264aa6514d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SOL15</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Enrolments Learners</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>04/08/2025 11:00:00</x:t>
+    <x:t>09/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Learners are unique within programme categories, but not necessarily across programmes.&lt;br&gt;PLC courses run on an academic year, whereas this figure includes two groups of starters from two academic years. Therefore, this figure for PLC courses is higher than that of a normal academic year.&lt;br&gt;Online eCollege only includes learners who were referred to eCollege by an ETB.&lt;br&gt;For more information on the terminology refer to the 'Definition of Terms' at the back of each FET Facts and Figures report: This is FET Facts and Figures.pdf(https://www.solas.ie/f/70398/x/c9cbdd6929/solas-facts-report-2023.pdf).&lt;br&gt;This data excludes apprenticeship and eCollege provision where learners were not referred by an ETB to eCollege.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SOL15/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SOL</x:t>
   </x:si>
   <x:si>
     <x:t>Solas Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -375,50 +375,53 @@
     <x:t>380</x:t>
   </x:si>
   <x:si>
     <x:t>e-Learning</x:t>
   </x:si>
   <x:si>
     <x:t>390</x:t>
   </x:si>
   <x:si>
     <x:t>Online eCollege</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -570,67 +573,69 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="C04329V05108" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
@@ -683,52 +688,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H187" totalsRowShown="0">
-  <x:autoFilter ref="A1:H187"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H218" totalsRowShown="0">
+  <x:autoFilter ref="A1:H218"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04329V05108"/>
     <x:tableColumn id="6" name="Programme Category"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1229,51 +1234,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H187"/>
+  <x:dimension ref="A1:H218"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="53.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -6105,50 +6110,856 @@
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H187" s="0">
         <x:v>2838</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:8">
+      <x:c r="A188" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B188" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C188" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D188" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E188" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F188" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G188" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H188" s="0">
+        <x:v>233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:8">
+      <x:c r="A189" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B189" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C189" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D189" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E189" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F189" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G189" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H189" s="0">
+        <x:v>1966</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:8">
+      <x:c r="A190" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B190" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C190" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D190" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E190" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F190" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G190" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H190" s="0">
+        <x:v>2407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:8">
+      <x:c r="A191" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B191" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C191" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D191" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E191" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F191" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G191" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H191" s="0">
+        <x:v>143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192" spans="1:8">
+      <x:c r="A192" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B192" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C192" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D192" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E192" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F192" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G192" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H192" s="0">
+        <x:v>1526</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:8">
+      <x:c r="A193" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B193" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C193" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D193" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E193" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F193" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G193" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H193" s="0">
+        <x:v>50043</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:8">
+      <x:c r="A194" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B194" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C194" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D194" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E194" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F194" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G194" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H194" s="0">
+        <x:v>2742</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:8">
+      <x:c r="A195" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B195" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C195" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D195" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E195" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F195" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G195" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H195" s="0">
+        <x:v>11907</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:8">
+      <x:c r="A196" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B196" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C196" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D196" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E196" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F196" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G196" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H196" s="0">
+        <x:v>731</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:8">
+      <x:c r="A197" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B197" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C197" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D197" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E197" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F197" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G197" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H197" s="0">
+        <x:v>672</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:8">
+      <x:c r="A198" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B198" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C198" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D198" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E198" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F198" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G198" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H198" s="0">
+        <x:v>2695</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:8">
+      <x:c r="A199" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B199" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C199" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D199" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E199" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F199" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G199" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H199" s="0">
+        <x:v>2299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:8">
+      <x:c r="A200" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B200" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C200" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D200" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E200" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F200" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G200" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H200" s="0">
+        <x:v>4632</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:8">
+      <x:c r="A201" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B201" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C201" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D201" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E201" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F201" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G201" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H201" s="0">
+        <x:v>33285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:8">
+      <x:c r="A202" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B202" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C202" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D202" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E202" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F202" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G202" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H202" s="0">
+        <x:v>23983</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:8">
+      <x:c r="A203" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B203" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C203" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D203" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E203" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F203" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G203" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H203" s="0">
+        <x:v>45438</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:8">
+      <x:c r="A204" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B204" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C204" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D204" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E204" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F204" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G204" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H204" s="0">
+        <x:v>30640</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:8">
+      <x:c r="A205" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B205" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C205" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D205" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E205" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F205" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G205" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H205" s="0">
+        <x:v>9732</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:8">
+      <x:c r="A206" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B206" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C206" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D206" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E206" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F206" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G206" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H206" s="0">
+        <x:v>2439</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="207" spans="1:8">
+      <x:c r="A207" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B207" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C207" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D207" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E207" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F207" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G207" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H207" s="0">
+        <x:v>6792</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:8">
+      <x:c r="A208" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B208" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C208" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D208" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E208" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F208" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G208" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H208" s="0">
+        <x:v>374</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:8">
+      <x:c r="A209" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B209" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C209" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D209" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E209" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F209" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G209" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:8">
+      <x:c r="A210" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B210" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C210" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D210" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E210" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F210" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G210" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H210" s="0">
+        <x:v>3588</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:8">
+      <x:c r="A211" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C211" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D211" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E211" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F211" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G211" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H211" s="0">
+        <x:v>169</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:8">
+      <x:c r="A212" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B212" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C212" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D212" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E212" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F212" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G212" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H212" s="0">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:8">
+      <x:c r="A213" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B213" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C213" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D213" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E213" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F213" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G213" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H213" s="0">
+        <x:v>1872</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="214" spans="1:8">
+      <x:c r="A214" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B214" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C214" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D214" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E214" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F214" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G214" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H214" s="0">
+        <x:v>203</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215" spans="1:8">
+      <x:c r="A215" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B215" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C215" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D215" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E215" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F215" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G215" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H215" s="0">
+        <x:v>16519</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:8">
+      <x:c r="A216" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B216" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C216" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D216" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E216" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F216" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="G216" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H216" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217" spans="1:8">
+      <x:c r="A217" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B217" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C217" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D217" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E217" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F217" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G217" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H217" s="0">
+        <x:v>1578</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218" spans="1:8">
+      <x:c r="A218" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B218" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C218" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D218" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E218" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F218" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G218" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H218" s="0">
+        <x:v>3587</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -6194,67 +7005,69 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SOL15C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Enrolments learners"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04329V05108">
       <x:sharedItems count="31">
         <x:s v="100"/>
         <x:s v="110"/>
         <x:s v="120"/>
         <x:s v="130"/>
         <x:s v="140"/>
         <x:s v="150"/>
         <x:s v="160"/>
         <x:s v="170"/>
         <x:s v="999"/>
         <x:s v="180"/>
         <x:s v="190"/>
         <x:s v="200"/>
         <x:s v="210"/>
         <x:s v="220"/>
         <x:s v="230"/>
         <x:s v="240"/>
         <x:s v="250"/>
         <x:s v="260"/>
         <x:s v="270"/>
         <x:s v="280"/>
         <x:s v="290"/>
@@ -6289,51 +7102,51 @@
         <x:s v="Back to Education Initiative (BTEI)  Groups"/>
         <x:s v="Community Education"/>
         <x:s v="English for Speakers of Other Languages (ESOL)"/>
         <x:s v="Evening Training"/>
         <x:s v="Further Education &amp; Training (FET) Cooperation Hours"/>
         <x:s v="Further Education &amp; Training (FET) Pathways from School"/>
         <x:s v="Intensive Tuition in Adult Basic Education (ITABE)"/>
         <x:s v="Libraries Training"/>
         <x:s v="Other Funding"/>
         <x:s v="Recognition of Prior Learning"/>
         <x:s v="Refugee Resettlement"/>
         <x:s v="Skills for Work"/>
         <x:s v="Voluntary Literacy Tuition"/>
         <x:s v="Skills to Advance"/>
         <x:s v="Skills to Advance Dispersed"/>
         <x:s v="e-Learning"/>
         <x:s v="Online eCollege"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="8" maxValue="47884" count="163">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="8" maxValue="50043" count="192">
         <x:n v="523"/>
         <x:n v="554"/>
         <x:n v="2708"/>
         <x:n v="218"/>
         <x:n v="2956"/>
         <x:n v="47884"/>
         <x:n v="3212"/>
         <x:n v="8389"/>
         <x:s v=""/>
         <x:n v="667"/>
         <x:n v="4756"/>
         <x:n v="5016"/>
         <x:n v="4581"/>
         <x:n v="25356"/>
         <x:n v="22030"/>
         <x:n v="33046"/>
         <x:n v="12265"/>
         <x:n v="12812"/>
         <x:n v="3053"/>
         <x:n v="1585"/>
         <x:n v="2556"/>
         <x:n v="226"/>
         <x:n v="693"/>
         <x:n v="3884"/>
         <x:n v="749"/>
@@ -6453,50 +7266,79 @@
         <x:n v="754"/>
         <x:n v="2382"/>
         <x:n v="1893"/>
         <x:n v="47479"/>
         <x:n v="2763"/>
         <x:n v="13663"/>
         <x:n v="844"/>
         <x:n v="3157"/>
         <x:n v="3098"/>
         <x:n v="4870"/>
         <x:n v="34153"/>
         <x:n v="22579"/>
         <x:n v="46360"/>
         <x:n v="38335"/>
         <x:n v="9991"/>
         <x:n v="2193"/>
         <x:n v="5584"/>
         <x:n v="509"/>
         <x:n v="3961"/>
         <x:n v="207"/>
         <x:n v="167"/>
         <x:n v="2446"/>
         <x:n v="17288"/>
         <x:n v="2890"/>
         <x:n v="2838"/>
+        <x:n v="233"/>
+        <x:n v="1966"/>
+        <x:n v="2407"/>
+        <x:n v="143"/>
+        <x:n v="1526"/>
+        <x:n v="50043"/>
+        <x:n v="2742"/>
+        <x:n v="11907"/>
+        <x:n v="731"/>
+        <x:n v="672"/>
+        <x:n v="2695"/>
+        <x:n v="2299"/>
+        <x:n v="4632"/>
+        <x:n v="33285"/>
+        <x:n v="23983"/>
+        <x:n v="45438"/>
+        <x:n v="30640"/>
+        <x:n v="9732"/>
+        <x:n v="2439"/>
+        <x:n v="6792"/>
+        <x:n v="374"/>
+        <x:n v="3588"/>
+        <x:n v="169"/>
+        <x:n v="80"/>
+        <x:n v="1872"/>
+        <x:n v="203"/>
+        <x:n v="16519"/>
+        <x:n v="1578"/>
+        <x:n v="3587"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SOL15C01"/>
     <s v="Enrolments learners"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="100"/>
     <s v="Blended Training"/>
     <s v="Number"/>
     <n v="523"/>
   </r>
   <r>
     <s v="SOL15C01"/>
     <s v="Enrolments learners"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="110"/>
     <s v="Bridging and Foundation Training"/>
@@ -8321,27 +9163,337 @@
     <s v="370"/>
     <s v="Skills to Advance Dispersed"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="SOL15C01"/>
     <s v="Enrolments learners"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="380"/>
     <s v="e-Learning"/>
     <s v="Number"/>
     <n v="2890"/>
   </r>
   <r>
     <s v="SOL15C01"/>
     <s v="Enrolments learners"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="390"/>
     <s v="Online eCollege"/>
     <s v="Number"/>
     <n v="2838"/>
   </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="100"/>
+    <s v="Blended Training"/>
+    <s v="Number"/>
+    <n v="233"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="110"/>
+    <s v="Bridging and Foundation Training"/>
+    <s v="Number"/>
+    <n v="1966"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="120"/>
+    <s v="Community Training Centres"/>
+    <s v="Number"/>
+    <n v="2407"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="130"/>
+    <s v="Justice Workshop"/>
+    <s v="Number"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="140"/>
+    <s v="Local Training Initiatives"/>
+    <s v="Number"/>
+    <n v="1526"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="150"/>
+    <s v="Post Leaving Certificate (PLC)"/>
+    <s v="Number"/>
+    <n v="50043"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="160"/>
+    <s v="Specialist Training Providers"/>
+    <s v="Number"/>
+    <n v="2742"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="170"/>
+    <s v="Specific Skills Training"/>
+    <s v="Number"/>
+    <n v="11907"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="999"/>
+    <s v="Tertiary Education"/>
+    <s v="Number"/>
+    <n v="731"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="180"/>
+    <s v="Traineeship Employed"/>
+    <s v="Number"/>
+    <n v="672"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="190"/>
+    <s v="Traineeship Training"/>
+    <s v="Number"/>
+    <n v="2695"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="200"/>
+    <s v="Vocational Training and Opportunities Scheme (VTOS) Core"/>
+    <s v="Number"/>
+    <n v="2299"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="210"/>
+    <s v="Youthreach"/>
+    <s v="Number"/>
+    <n v="4632"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="220"/>
+    <s v="Adult Literacy Groups"/>
+    <s v="Number"/>
+    <n v="33285"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="230"/>
+    <s v="Back to Education Initiative (BTEI)  Groups"/>
+    <s v="Number"/>
+    <n v="23983"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="240"/>
+    <s v="Community Education"/>
+    <s v="Number"/>
+    <n v="45438"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="250"/>
+    <s v="English for Speakers of Other Languages (ESOL)"/>
+    <s v="Number"/>
+    <n v="30640"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="260"/>
+    <s v="Evening Training"/>
+    <s v="Number"/>
+    <n v="9732"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="270"/>
+    <s v="Further Education &amp; Training (FET) Cooperation Hours"/>
+    <s v="Number"/>
+    <n v="2439"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="280"/>
+    <s v="Further Education &amp; Training (FET) Pathways from School"/>
+    <s v="Number"/>
+    <n v="6792"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="290"/>
+    <s v="Intensive Tuition in Adult Basic Education (ITABE)"/>
+    <s v="Number"/>
+    <n v="374"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="Libraries Training"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="310"/>
+    <s v="Other Funding"/>
+    <s v="Number"/>
+    <n v="3588"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="320"/>
+    <s v="Recognition of Prior Learning"/>
+    <s v="Number"/>
+    <n v="169"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="330"/>
+    <s v="Refugee Resettlement"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="340"/>
+    <s v="Skills for Work"/>
+    <s v="Number"/>
+    <n v="1872"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="350"/>
+    <s v="Voluntary Literacy Tuition"/>
+    <s v="Number"/>
+    <n v="203"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="360"/>
+    <s v="Skills to Advance"/>
+    <s v="Number"/>
+    <n v="16519"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="370"/>
+    <s v="Skills to Advance Dispersed"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="380"/>
+    <s v="e-Learning"/>
+    <s v="Number"/>
+    <n v="1578"/>
+  </r>
+  <r>
+    <s v="SOL15C01"/>
+    <s v="Enrolments learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="390"/>
+    <s v="Online eCollege"/>
+    <s v="Number"/>
+    <n v="3587"/>
+  </r>
 </pivotCacheRecords>
 </file>