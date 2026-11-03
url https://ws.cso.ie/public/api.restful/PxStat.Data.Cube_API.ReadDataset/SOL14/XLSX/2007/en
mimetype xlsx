--- v3 (2026-09-06)
+++ v4 (2026-11-03)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53fe5ccfb0614026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a2b5eddda574e5c956170ca00a0264f.psmdcp" Id="Rb3a6bd5163294871" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raacfd38547b34eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa11d0da85d343e989b8bd710d6995b9.psmdcp" Id="R4c2800bbc4144175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SOL14</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Enrolments Learners</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>04/08/2025 11:00:00</x:t>
+    <x:t>09/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This excludes learners enrolled in courses that do not lead to an award through a recognised awarding body. &lt;br&gt;Non-NFQ learner enrolments include learners enrolled on courses with awards through a recognised awarding body, but the awards were not aligned with the NFQ.&lt;br&gt;Any learner count &lt;5 or where a row total could be used to reveal a low cell count is replaced with ..&lt;br&gt;For more information on the terminology refer to the 'Definition of Terms' at the back of each FET Facts and Figures report: This is FET Facts and Figures.pdf(https://www.solas.ie/f/70398/x/c9cbdd6929/solas-facts-report-2023.pdf).&lt;br&gt;This data excludes apprenticeship and eCollege provision.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SOL14/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SOL</x:t>
   </x:si>
   <x:si>
     <x:t>Solas Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -252,50 +252,53 @@
     <x:t>08</x:t>
   </x:si>
   <x:si>
     <x:t>NFQ Level 8</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All Levels (including Non-NFQ awards)</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -447,67 +450,69 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="C03427V04134" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
       </items>
     </pivotField>
     <pivotField name="Course Level including Non-NFQ Aligned FET" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
@@ -520,52 +525,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H67" totalsRowShown="0">
-  <x:autoFilter ref="A1:H67"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H78" totalsRowShown="0">
+  <x:autoFilter ref="A1:H78"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03427V04134"/>
     <x:tableColumn id="6" name="Course Level including Non-NFQ Aligned FET"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1066,51 +1071,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H67"/>
+  <x:dimension ref="A1:H78"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="42.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2822,50 +2827,336 @@
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H67" s="0">
         <x:v>158768</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:8">
+      <x:c r="A68" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G68" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H68" s="0">
+        <x:v>16951</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:8">
+      <x:c r="A69" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G69" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H69" s="0">
+        <x:v>7015</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:8">
+      <x:c r="A70" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G70" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H70" s="0">
+        <x:v>11486</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:8">
+      <x:c r="A71" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G71" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H71" s="0">
+        <x:v>18080</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:8">
+      <x:c r="A72" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G72" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H72" s="0">
+        <x:v>17999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:8">
+      <x:c r="A73" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G73" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H73" s="0">
+        <x:v>1470</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:8">
+      <x:c r="A74" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G74" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H74" s="0">
+        <x:v>65429</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:8">
+      <x:c r="A75" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F75" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G75" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H75" s="0">
+        <x:v>17134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:8">
+      <x:c r="A76" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G76" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H76" s="0">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:8">
+      <x:c r="A77" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G77" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H77" s="0">
+        <x:v>677</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:8">
+      <x:c r="A78" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F78" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G78" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H78" s="0">
+        <x:v>156306</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2911,106 +3202,108 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SOL14C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Enrolments Learners"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03427V04134">
       <x:sharedItems count="11">
         <x:s v="98"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="041"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Course Level including Non-NFQ Aligned FET">
       <x:sharedItems count="11">
         <x:s v="Non-NFQ Aligned FET"/>
         <x:s v="NFQ Level 1"/>
         <x:s v="NFQ Level 2"/>
         <x:s v="NFQ Level 3"/>
         <x:s v="NFQ Level 4"/>
         <x:s v="NFQ Level 4/5"/>
         <x:s v="NFQ Level 5"/>
         <x:s v="NFQ Level 6"/>
         <x:s v="NFQ Level 7"/>
         <x:s v="NFQ Level 8"/>
         <x:s v="All Levels (including Non-NFQ awards)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="31" maxValue="158768" count="62">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="31" maxValue="158768" count="73">
         <x:n v="8528"/>
         <x:n v="1870"/>
         <x:n v="6474"/>
         <x:n v="17615"/>
         <x:n v="18566"/>
         <x:n v="1727"/>
         <x:n v="62036"/>
         <x:n v="16293"/>
         <x:s v=""/>
         <x:n v="117"/>
         <x:n v="133226"/>
         <x:n v="7276"/>
         <x:n v="1455"/>
         <x:n v="5686"/>
         <x:n v="13635"/>
         <x:n v="13725"/>
         <x:n v="1375"/>
         <x:n v="57751"/>
         <x:n v="16129"/>
         <x:n v="141"/>
         <x:n v="117173"/>
         <x:n v="8004"/>
         <x:n v="1641"/>
         <x:n v="4997"/>
         <x:n v="12259"/>
@@ -3029,50 +3322,61 @@
         <x:n v="54124"/>
         <x:n v="15516"/>
         <x:n v="116"/>
         <x:n v="128040"/>
         <x:n v="15282"/>
         <x:n v="7425"/>
         <x:n v="11598"/>
         <x:n v="19109"/>
         <x:n v="17182"/>
         <x:n v="1491"/>
         <x:n v="60088"/>
         <x:n v="16454"/>
         <x:n v="199"/>
         <x:n v="148828"/>
         <x:n v="16998"/>
         <x:n v="7968"/>
         <x:n v="11793"/>
         <x:n v="19622"/>
         <x:n v="18731"/>
         <x:n v="1509"/>
         <x:n v="64789"/>
         <x:n v="16970"/>
         <x:n v="31"/>
         <x:n v="357"/>
         <x:n v="158768"/>
+        <x:n v="16951"/>
+        <x:n v="7015"/>
+        <x:n v="11486"/>
+        <x:n v="18080"/>
+        <x:n v="17999"/>
+        <x:n v="1470"/>
+        <x:n v="65429"/>
+        <x:n v="17134"/>
+        <x:n v="65"/>
+        <x:n v="677"/>
+        <x:n v="156306"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SOL14C01"/>
     <s v="Enrolments Learners"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="98"/>
     <s v="Non-NFQ Aligned FET"/>
     <s v="Number"/>
     <n v="8528"/>
   </r>
   <r>
     <s v="SOL14C01"/>
     <s v="Enrolments Learners"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="NFQ Level 1"/>
@@ -3697,27 +4001,137 @@
     <s v="07"/>
     <s v="NFQ Level 7"/>
     <s v="Number"/>
     <n v="31"/>
   </r>
   <r>
     <s v="SOL14C01"/>
     <s v="Enrolments Learners"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="NFQ Level 8"/>
     <s v="Number"/>
     <n v="357"/>
   </r>
   <r>
     <s v="SOL14C01"/>
     <s v="Enrolments Learners"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All Levels (including Non-NFQ awards)"/>
     <s v="Number"/>
     <n v="158768"/>
   </r>
+  <r>
+    <s v="SOL14C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="98"/>
+    <s v="Non-NFQ Aligned FET"/>
+    <s v="Number"/>
+    <n v="16951"/>
+  </r>
+  <r>
+    <s v="SOL14C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="NFQ Level 1"/>
+    <s v="Number"/>
+    <n v="7015"/>
+  </r>
+  <r>
+    <s v="SOL14C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="NFQ Level 2"/>
+    <s v="Number"/>
+    <n v="11486"/>
+  </r>
+  <r>
+    <s v="SOL14C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="NFQ Level 3"/>
+    <s v="Number"/>
+    <n v="18080"/>
+  </r>
+  <r>
+    <s v="SOL14C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="NFQ Level 4"/>
+    <s v="Number"/>
+    <n v="17999"/>
+  </r>
+  <r>
+    <s v="SOL14C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="041"/>
+    <s v="NFQ Level 4/5"/>
+    <s v="Number"/>
+    <n v="1470"/>
+  </r>
+  <r>
+    <s v="SOL14C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="NFQ Level 5"/>
+    <s v="Number"/>
+    <n v="65429"/>
+  </r>
+  <r>
+    <s v="SOL14C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="Number"/>
+    <n v="17134"/>
+  </r>
+  <r>
+    <s v="SOL14C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="SOL14C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="Number"/>
+    <n v="677"/>
+  </r>
+  <r>
+    <s v="SOL14C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Levels (including Non-NFQ awards)"/>
+    <s v="Number"/>
+    <n v="156306"/>
+  </r>
 </pivotCacheRecords>
 </file>