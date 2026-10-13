--- v1 (2026-07-04)
+++ v2 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ffa73cf3824906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c17601f0b7a04ea1b6540d2d2625cb56.psmdcp" Id="R1af384114b3e429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3edefeb88a2402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c64929c332c4f65bfe401abf9ca0ef9.psmdcp" Id="Raf3a255930a64fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SOL07</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Enrolments Learners</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>04/08/2025 11:00:00</x:t>
+    <x:t>09/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Note that this calculation is an estimate and excludes non-responses, unknown responses and those learners with a county of residence in Northern Ireland.&lt;br&gt;For more information on the terminology refer to the 'Definition of Terms' at the back of each FET Facts and Figures report: This is FET Facts and Figures.pdf(https://www.solas.ie/f/70398/x/c9cbdd6929/solas-facts-report-2023.pdf).&lt;br&gt;This data excludes apprenticeship and eCollege provision.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SOL07/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SOL</x:t>
   </x:si>
   <x:si>
     <x:t>Solas Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -339,50 +339,53 @@
     <x:t>2ae19629-144d-13a3-e055-000000000001</x:t>
   </x:si>
   <x:si>
     <x:t>Co.Wexford</x:t>
   </x:si>
   <x:si>
     <x:t>2ae19629-144e-13a3-e055-000000000001</x:t>
   </x:si>
   <x:si>
     <x:t>Co.Wicklow</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -534,67 +537,69 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="C03788V04538" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="26">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
@@ -637,52 +642,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H157" totalsRowShown="0">
-  <x:autoFilter ref="A1:H157"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H183" totalsRowShown="0">
+  <x:autoFilter ref="A1:H183"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03788V04538"/>
     <x:tableColumn id="6" name="County of residence"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1183,51 +1188,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H157"/>
+  <x:dimension ref="A1:H183"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="37.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="21.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -5279,50 +5284,726 @@
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H157" s="0">
         <x:v>6301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:8">
+      <x:c r="A158" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B158" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C158" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D158" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E158" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F158" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G158" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H158" s="0">
+        <x:v>4304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:8">
+      <x:c r="A159" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B159" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C159" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D159" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E159" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F159" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G159" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H159" s="0">
+        <x:v>5539</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:8">
+      <x:c r="A160" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B160" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E160" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F160" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G160" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H160" s="0">
+        <x:v>7304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:8">
+      <x:c r="A161" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B161" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C161" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D161" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E161" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F161" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G161" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H161" s="0">
+        <x:v>21016</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:8">
+      <x:c r="A162" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B162" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C162" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D162" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F162" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G162" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H162" s="0">
+        <x:v>8971</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:8">
+      <x:c r="A163" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B163" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C163" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D163" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E163" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F163" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G163" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H163" s="0">
+        <x:v>52383</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:8">
+      <x:c r="A164" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B164" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C164" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D164" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E164" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F164" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G164" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H164" s="0">
+        <x:v>11766</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:8">
+      <x:c r="A165" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B165" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C165" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D165" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E165" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F165" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G165" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H165" s="0">
+        <x:v>8354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:8">
+      <x:c r="A166" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B166" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C166" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D166" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E166" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F166" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G166" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H166" s="0">
+        <x:v>7830</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:8">
+      <x:c r="A167" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B167" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C167" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D167" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E167" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F167" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G167" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H167" s="0">
+        <x:v>5215</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:8">
+      <x:c r="A168" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B168" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C168" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D168" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E168" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F168" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G168" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H168" s="0">
+        <x:v>5180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:8">
+      <x:c r="A169" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B169" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C169" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D169" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E169" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F169" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G169" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H169" s="0">
+        <x:v>2496</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170" spans="1:8">
+      <x:c r="A170" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B170" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C170" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D170" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E170" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F170" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G170" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H170" s="0">
+        <x:v>10393</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:8">
+      <x:c r="A171" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B171" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C171" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D171" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E171" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F171" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G171" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H171" s="0">
+        <x:v>2137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:8">
+      <x:c r="A172" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B172" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C172" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D172" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E172" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F172" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G172" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H172" s="0">
+        <x:v>6507</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:8">
+      <x:c r="A173" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B173" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C173" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D173" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E173" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F173" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G173" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H173" s="0">
+        <x:v>6534</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:8">
+      <x:c r="A174" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B174" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C174" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D174" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E174" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F174" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G174" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H174" s="0">
+        <x:v>8272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:8">
+      <x:c r="A175" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B175" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C175" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D175" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E175" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F175" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G175" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H175" s="0">
+        <x:v>4270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:8">
+      <x:c r="A176" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B176" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C176" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D176" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E176" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F176" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G176" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H176" s="0">
+        <x:v>4573</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:8">
+      <x:c r="A177" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B177" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C177" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D177" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E177" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F177" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G177" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H177" s="0">
+        <x:v>3801</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:8">
+      <x:c r="A178" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B178" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C178" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D178" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E178" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F178" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G178" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H178" s="0">
+        <x:v>3479</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:8">
+      <x:c r="A179" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B179" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C179" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D179" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E179" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F179" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G179" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H179" s="0">
+        <x:v>9314</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:8">
+      <x:c r="A180" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B180" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C180" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D180" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E180" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F180" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G180" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H180" s="0">
+        <x:v>6696</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:8">
+      <x:c r="A181" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B181" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C181" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D181" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E181" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F181" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G181" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H181" s="0">
+        <x:v>4460</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:8">
+      <x:c r="A182" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B182" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C182" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D182" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E182" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F182" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G182" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H182" s="0">
+        <x:v>7124</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:8">
+      <x:c r="A183" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B183" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C183" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D183" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E183" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F183" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G183" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H183" s="0">
+        <x:v>6168</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -5368,67 +6049,69 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SOL07C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Enrolments Learners"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03788V04538">
       <x:sharedItems count="26">
         <x:s v="2ae19629-143d-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1448-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1450-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1451-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1452-13a3-e055-000000000001"/>
         <x:s v="2ae19629-144f-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1453-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1454-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1455-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1456-13a3-e055-000000000001"/>
         <x:s v="2ae19629-143e-13a3-e055-000000000001"/>
         <x:s v="2ae19629-143f-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1440-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1441-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1442-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1443-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1444-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1445-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1446-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1447-13a3-e055-000000000001"/>
         <x:s v="2ae19629-1449-13a3-e055-000000000001"/>
@@ -5453,51 +6136,51 @@
         <x:s v="Co.Kilkenny"/>
         <x:s v="Co.Laois"/>
         <x:s v="Co.Leitrim"/>
         <x:s v="Co.Limerick"/>
         <x:s v="Co.Longford"/>
         <x:s v="Co.Louth"/>
         <x:s v="Co.Mayo"/>
         <x:s v="Co.Meath"/>
         <x:s v="Co.Monaghan"/>
         <x:s v="Co.Offaly"/>
         <x:s v="Co.Roscommon"/>
         <x:s v="Co.Sligo"/>
         <x:s v="Co.Tipperary"/>
         <x:s v="Co.Waterford"/>
         <x:s v="Co.Westmeath"/>
         <x:s v="Co.Wexford"/>
         <x:s v="Co.Wicklow"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="1343" maxValue="52946" count="155">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="1343" maxValue="52946" count="181">
         <x:n v="3065"/>
         <x:n v="4522"/>
         <x:n v="5127"/>
         <x:n v="16766"/>
         <x:n v="7668"/>
         <x:n v="40073"/>
         <x:n v="8889"/>
         <x:n v="6945"/>
         <x:n v="5996"/>
         <x:n v="3514"/>
         <x:n v="3401"/>
         <x:n v="1840"/>
         <x:n v="8535"/>
         <x:n v="1979"/>
         <x:n v="5028"/>
         <x:n v="5379"/>
         <x:n v="5853"/>
         <x:n v="3322"/>
         <x:n v="3182"/>
         <x:n v="2832"/>
         <x:n v="3359"/>
         <x:n v="7735"/>
         <x:n v="6573"/>
         <x:n v="3676"/>
         <x:n v="5153"/>
@@ -5609,50 +6292,76 @@
         <x:n v="5416"/>
         <x:n v="7698"/>
         <x:n v="20856"/>
         <x:n v="10201"/>
         <x:n v="52946"/>
         <x:n v="11909"/>
         <x:n v="9025"/>
         <x:n v="7449"/>
         <x:n v="5352"/>
         <x:n v="5562"/>
         <x:n v="2416"/>
         <x:n v="10960"/>
         <x:n v="2139"/>
         <x:n v="6659"/>
         <x:n v="6944"/>
         <x:n v="8331"/>
         <x:n v="3879"/>
         <x:n v="5004"/>
         <x:n v="3747"/>
         <x:n v="3451"/>
         <x:n v="9049"/>
         <x:n v="7430"/>
         <x:n v="4728"/>
         <x:n v="7281"/>
         <x:n v="6301"/>
+        <x:n v="4304"/>
+        <x:n v="5539"/>
+        <x:n v="7304"/>
+        <x:n v="21016"/>
+        <x:n v="8971"/>
+        <x:n v="52383"/>
+        <x:n v="11766"/>
+        <x:n v="8354"/>
+        <x:n v="7830"/>
+        <x:n v="5215"/>
+        <x:n v="5180"/>
+        <x:n v="2496"/>
+        <x:n v="10393"/>
+        <x:n v="2137"/>
+        <x:n v="6507"/>
+        <x:n v="6534"/>
+        <x:n v="8272"/>
+        <x:n v="4270"/>
+        <x:n v="4573"/>
+        <x:n v="3801"/>
+        <x:n v="3479"/>
+        <x:n v="9314"/>
+        <x:n v="6696"/>
+        <x:n v="4460"/>
+        <x:n v="7124"/>
+        <x:n v="6168"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SOL07C01"/>
     <s v="Enrolments Learners"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="2ae19629-143d-13a3-e055-000000000001"/>
     <s v="Co.Carlow"/>
     <s v="Number"/>
     <n v="3065"/>
   </r>
   <r>
     <s v="SOL07C01"/>
     <s v="Enrolments Learners"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="2ae19629-1448-13a3-e055-000000000001"/>
     <s v="Co.Cavan"/>
@@ -7177,27 +7886,287 @@
     <s v="2ae19629-144c-13a3-e055-000000000001"/>
     <s v="Co.Westmeath"/>
     <s v="Number"/>
     <n v="4728"/>
   </r>
   <r>
     <s v="SOL07C01"/>
     <s v="Enrolments Learners"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2ae19629-144d-13a3-e055-000000000001"/>
     <s v="Co.Wexford"/>
     <s v="Number"/>
     <n v="7281"/>
   </r>
   <r>
     <s v="SOL07C01"/>
     <s v="Enrolments Learners"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2ae19629-144e-13a3-e055-000000000001"/>
     <s v="Co.Wicklow"/>
     <s v="Number"/>
     <n v="6301"/>
   </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="4304"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="5539"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="7304"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="21016"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="8971"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="52383"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="11766"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="8354"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="7830"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="5215"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="5180"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="2496"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="10393"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="2137"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="6507"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="6534"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="8272"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="4270"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="4573"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="3801"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="3479"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="9314"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="6696"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="4460"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="7124"/>
+  </r>
+  <r>
+    <s v="SOL07C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="6168"/>
+  </r>
 </pivotCacheRecords>
 </file>