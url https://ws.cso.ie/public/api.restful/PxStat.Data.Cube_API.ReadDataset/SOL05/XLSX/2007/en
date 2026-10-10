--- v2 (2026-07-04)
+++ v3 (2026-10-10)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54009eee21114bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73c356cce0574eec890eb91a8a9030ff.psmdcp" Id="Rcbe790066ad04aea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12186b79150d4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/874517318d0247cb92e9a5a1b8c91068.psmdcp" Id="R5ab8ca6ea2724493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SOL05</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Enrolments Learners</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>04/08/2025 11:00:00</x:t>
+    <x:t>09/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>For more information on the terminology refer to the 'Definition of Terms' at the back of each FET Facts and Figures report: This is FET Facts and Figures.pdf.(https://www.solas.ie/f/70398/x/c9cbdd6929/solas-facts-report-2023.pdf)&lt;br&gt;This data excludes apprenticeship and eCollege provision.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SOL05/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SOL</x:t>
   </x:si>
   <x:si>
     <x:t>Solas Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -258,50 +258,53 @@
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>Services</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All fields</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -453,67 +456,69 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="C03468V04191" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
       </items>
     </pivotField>
     <pivotField name="Field of Study Broad ISCED" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
@@ -528,52 +533,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H73" totalsRowShown="0">
-  <x:autoFilter ref="A1:H73"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H85" totalsRowShown="0">
+  <x:autoFilter ref="A1:H85"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03468V04191"/>
     <x:tableColumn id="6" name="Field of Study Broad ISCED"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1074,51 +1079,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H73"/>
+  <x:dimension ref="A1:H85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="48.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2986,50 +2991,362 @@
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H73" s="0">
         <x:v>230007</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:8">
+      <x:c r="A74" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G74" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H74" s="0">
+        <x:v>116593</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:8">
+      <x:c r="A75" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F75" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G75" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H75" s="0">
+        <x:v>5661</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:8">
+      <x:c r="A76" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G76" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H76" s="0">
+        <x:v>10563</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:8">
+      <x:c r="A77" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G77" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H77" s="0">
+        <x:v>501</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:8">
+      <x:c r="A78" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F78" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G78" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H78" s="0">
+        <x:v>21709</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:8">
+      <x:c r="A79" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C79" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F79" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G79" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H79" s="0">
+        <x:v>2066</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:8">
+      <x:c r="A80" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F80" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G80" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H80" s="0">
+        <x:v>8958</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:8">
+      <x:c r="A81" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F81" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G81" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H81" s="0">
+        <x:v>13980</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:8">
+      <x:c r="A82" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F82" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G82" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H82" s="0">
+        <x:v>5360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:8">
+      <x:c r="A83" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G83" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H83" s="0">
+        <x:v>22070</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:8">
+      <x:c r="A84" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G84" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H84" s="0">
+        <x:v>17215</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:8">
+      <x:c r="A85" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G85" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H85" s="0">
+        <x:v>224676</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3075,108 +3392,110 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SOL05C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Learner enrolments"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03468V04191">
       <x:sharedItems count="12">
         <x:s v="00"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Field of Study Broad ISCED">
       <x:sharedItems count="12">
         <x:s v="Generic programmes and qualifications"/>
         <x:s v="Education"/>
         <x:s v="Arts and humanities"/>
         <x:s v="Social sciences journalism and information"/>
         <x:s v="Business administration and law"/>
         <x:s v="Natural sciences mathematics and statistics"/>
         <x:s v="Information and Communication Technologies (ICTs)"/>
         <x:s v="Engineering manufacturing and construction"/>
         <x:s v="Agriculture forestry fisheries and veterinary"/>
         <x:s v="Health and welfare"/>
         <x:s v="Services"/>
         <x:s v="All fields"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="400" maxValue="230007" count="72">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="400" maxValue="230007" count="84">
         <x:n v="85951"/>
         <x:n v="9569"/>
         <x:n v="9100"/>
         <x:n v="473"/>
         <x:n v="18648"/>
         <x:n v="1058"/>
         <x:n v="8318"/>
         <x:n v="7946"/>
         <x:n v="3661"/>
         <x:n v="17210"/>
         <x:n v="17124"/>
         <x:n v="179058"/>
         <x:n v="61396"/>
         <x:n v="8555"/>
         <x:n v="8525"/>
         <x:n v="451"/>
         <x:n v="17341"/>
         <x:n v="1045"/>
         <x:n v="7839"/>
         <x:n v="5686"/>
         <x:n v="3425"/>
         <x:n v="19906"/>
         <x:n v="17461"/>
         <x:n v="151630"/>
         <x:n v="60796"/>
@@ -3205,50 +3524,62 @@
         <x:n v="186740"/>
         <x:n v="123061"/>
         <x:n v="6417"/>
         <x:n v="9386"/>
         <x:n v="400"/>
         <x:n v="18118"/>
         <x:n v="1407"/>
         <x:n v="9568"/>
         <x:n v="11934"/>
         <x:n v="3718"/>
         <x:n v="17415"/>
         <x:n v="17351"/>
         <x:n v="218775"/>
         <x:n v="127817"/>
         <x:n v="5069"/>
         <x:n v="9479"/>
         <x:n v="415"/>
         <x:n v="19017"/>
         <x:n v="1615"/>
         <x:n v="10027"/>
         <x:n v="12543"/>
         <x:n v="3609"/>
         <x:n v="19549"/>
         <x:n v="20867"/>
         <x:n v="230007"/>
+        <x:n v="116593"/>
+        <x:n v="5661"/>
+        <x:n v="10563"/>
+        <x:n v="501"/>
+        <x:n v="21709"/>
+        <x:n v="2066"/>
+        <x:n v="8958"/>
+        <x:n v="13980"/>
+        <x:n v="5360"/>
+        <x:n v="22070"/>
+        <x:n v="17215"/>
+        <x:n v="224676"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SOL05C01"/>
     <s v="Learner enrolments"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="00"/>
     <s v="Generic programmes and qualifications"/>
     <s v="Number"/>
     <n v="85951"/>
   </r>
   <r>
     <s v="SOL05C01"/>
     <s v="Learner enrolments"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="Education"/>
@@ -3933,27 +4264,147 @@
     <s v="09"/>
     <s v="Health and welfare"/>
     <s v="Number"/>
     <n v="19549"/>
   </r>
   <r>
     <s v="SOL05C01"/>
     <s v="Learner enrolments"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Services"/>
     <s v="Number"/>
     <n v="20867"/>
   </r>
   <r>
     <s v="SOL05C01"/>
     <s v="Learner enrolments"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All fields"/>
     <s v="Number"/>
     <n v="230007"/>
   </r>
+  <r>
+    <s v="SOL05C01"/>
+    <s v="Learner enrolments"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="00"/>
+    <s v="Generic programmes and qualifications"/>
+    <s v="Number"/>
+    <n v="116593"/>
+  </r>
+  <r>
+    <s v="SOL05C01"/>
+    <s v="Learner enrolments"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Education"/>
+    <s v="Number"/>
+    <n v="5661"/>
+  </r>
+  <r>
+    <s v="SOL05C01"/>
+    <s v="Learner enrolments"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Arts and humanities"/>
+    <s v="Number"/>
+    <n v="10563"/>
+  </r>
+  <r>
+    <s v="SOL05C01"/>
+    <s v="Learner enrolments"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Social sciences journalism and information"/>
+    <s v="Number"/>
+    <n v="501"/>
+  </r>
+  <r>
+    <s v="SOL05C01"/>
+    <s v="Learner enrolments"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="Business administration and law"/>
+    <s v="Number"/>
+    <n v="21709"/>
+  </r>
+  <r>
+    <s v="SOL05C01"/>
+    <s v="Learner enrolments"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="Natural sciences mathematics and statistics"/>
+    <s v="Number"/>
+    <n v="2066"/>
+  </r>
+  <r>
+    <s v="SOL05C01"/>
+    <s v="Learner enrolments"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="Information and Communication Technologies (ICTs)"/>
+    <s v="Number"/>
+    <n v="8958"/>
+  </r>
+  <r>
+    <s v="SOL05C01"/>
+    <s v="Learner enrolments"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="Engineering manufacturing and construction"/>
+    <s v="Number"/>
+    <n v="13980"/>
+  </r>
+  <r>
+    <s v="SOL05C01"/>
+    <s v="Learner enrolments"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="Agriculture forestry fisheries and veterinary"/>
+    <s v="Number"/>
+    <n v="5360"/>
+  </r>
+  <r>
+    <s v="SOL05C01"/>
+    <s v="Learner enrolments"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="Health and welfare"/>
+    <s v="Number"/>
+    <n v="22070"/>
+  </r>
+  <r>
+    <s v="SOL05C01"/>
+    <s v="Learner enrolments"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Services"/>
+    <s v="Number"/>
+    <n v="17215"/>
+  </r>
+  <r>
+    <s v="SOL05C01"/>
+    <s v="Learner enrolments"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All fields"/>
+    <s v="Number"/>
+    <n v="224676"/>
+  </r>
 </pivotCacheRecords>
 </file>