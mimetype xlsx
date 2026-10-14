--- v2 (2026-07-05)
+++ v3 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303f24febff14c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b16d0832df241e0a6cbea4209596bef.psmdcp" Id="R6335d2e01e774223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf287b6132934fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ea1fbb701f64860bbc8209f8f16bceb.psmdcp" Id="Ra9bffd4ace8844b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SOL01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Enrolments Learners and Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>04/08/2025 11:00:00</x:t>
+    <x:t>09/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>For more information on the terminology refer to the 'Definition of Terms' at the back of each FET Facts and Figures report: This is FET Facts and Figures.pdf(https://www.solas.ie/f/70398/x/c9cbdd6929/solas-facts-report-2023.pdf)&lt;br&gt;This data excludes apprenticeship and eCollege provision.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SOL01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SOL</x:t>
   </x:si>
   <x:si>
     <x:t>Solas Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -204,50 +204,53 @@
     <x:t>20</x:t>
   </x:si>
   <x:si>
     <x:t>Female</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All genders</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>SOL01C02</x:t>
   </x:si>
   <x:si>
     <x:t>Completions Learners</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -407,109 +410,111 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="C03919V04671" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Gender" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H37" totalsRowShown="0">
-  <x:autoFilter ref="A1:H37"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H43" totalsRowShown="0">
+  <x:autoFilter ref="A1:H43"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03919V04671"/>
     <x:tableColumn id="6" name="Gender"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1010,51 +1015,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H37"/>
+  <x:dimension ref="A1:H43"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="20.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -1522,514 +1527,670 @@
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H19" s="0">
         <x:v>230007</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="B20" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H20" s="0">
-        <x:v>50822</x:v>
+        <x:v>88091</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="B21" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H21" s="0">
-        <x:v>80275</x:v>
+        <x:v>136585</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="B22" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>131097</x:v>
+        <x:v>224676</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>41395</x:v>
+        <x:v>50822</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H24" s="0">
-        <x:v>67398</x:v>
+        <x:v>80275</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>108793</x:v>
+        <x:v>131097</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H26" s="0">
-        <x:v>38077</x:v>
+        <x:v>41395</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>64398</x:v>
+        <x:v>67398</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>102475</x:v>
+        <x:v>108793</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>50872</x:v>
+        <x:v>38077</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>85935</x:v>
+        <x:v>64398</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>136807</x:v>
+        <x:v>102475</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>63009</x:v>
+        <x:v>50872</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>101865</x:v>
+        <x:v>85935</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>164874</x:v>
+        <x:v>136807</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>69655</x:v>
+        <x:v>63009</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>111356</x:v>
+        <x:v>101865</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H37" s="0">
+        <x:v>164874</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:8">
+      <x:c r="A38" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G38" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H38" s="0">
+        <x:v>69655</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:8">
+      <x:c r="A39" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G39" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H39" s="0">
+        <x:v>111356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:8">
+      <x:c r="A40" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G40" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H40" s="0">
         <x:v>181011</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:8">
+      <x:c r="A41" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G41" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H41" s="0">
+        <x:v>66497</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:8">
+      <x:c r="A42" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G42" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H42" s="0">
+        <x:v>104486</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:8">
+      <x:c r="A43" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G43" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H43" s="0">
+        <x:v>170983</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2077,126 +2238,134 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="SOL01C01"/>
         <x:s v="SOL01C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Enrolments Learners"/>
         <x:s v="Completions Learners"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03919V04671">
       <x:sharedItems count="3">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Gender">
       <x:sharedItems count="3">
         <x:s v="Male"/>
         <x:s v="Female"/>
         <x:s v="All genders"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="38077" maxValue="230007" count="36">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="38077" maxValue="230007" count="42">
         <x:n v="71304"/>
         <x:n v="107754"/>
         <x:n v="179058"/>
         <x:n v="58940"/>
         <x:n v="92690"/>
         <x:n v="151630"/>
         <x:n v="54852"/>
         <x:n v="89308"/>
         <x:n v="144160"/>
         <x:n v="70753"/>
         <x:n v="115987"/>
         <x:n v="186740"/>
         <x:n v="84403"/>
         <x:n v="134372"/>
         <x:n v="218775"/>
         <x:n v="89716"/>
         <x:n v="140291"/>
         <x:n v="230007"/>
+        <x:n v="88091"/>
+        <x:n v="136585"/>
+        <x:n v="224676"/>
         <x:n v="50822"/>
         <x:n v="80275"/>
         <x:n v="131097"/>
         <x:n v="41395"/>
         <x:n v="67398"/>
         <x:n v="108793"/>
         <x:n v="38077"/>
         <x:n v="64398"/>
         <x:n v="102475"/>
         <x:n v="50872"/>
         <x:n v="85935"/>
         <x:n v="136807"/>
         <x:n v="63009"/>
         <x:n v="101865"/>
         <x:n v="164874"/>
         <x:n v="69655"/>
         <x:n v="111356"/>
         <x:n v="181011"/>
+        <x:n v="66497"/>
+        <x:n v="104486"/>
+        <x:n v="170983"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SOL01C01"/>
     <s v="Enrolments Learners"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Male"/>
     <s v="Number"/>
     <n v="71304"/>
   </r>
   <r>
     <s v="SOL01C01"/>
     <s v="Enrolments Learners"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Female"/>
@@ -2342,50 +2511,80 @@
     <s v="Male"/>
     <s v="Number"/>
     <n v="89716"/>
   </r>
   <r>
     <s v="SOL01C01"/>
     <s v="Enrolments Learners"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="Female"/>
     <s v="Number"/>
     <n v="140291"/>
   </r>
   <r>
     <s v="SOL01C01"/>
     <s v="Enrolments Learners"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All genders"/>
     <s v="Number"/>
     <n v="230007"/>
   </r>
   <r>
+    <s v="SOL01C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="88091"/>
+  </r>
+  <r>
+    <s v="SOL01C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="136585"/>
+  </r>
+  <r>
+    <s v="SOL01C01"/>
+    <s v="Enrolments Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="Number"/>
+    <n v="224676"/>
+  </r>
+  <r>
     <s v="SOL01C02"/>
     <s v="Completions Learners"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Male"/>
     <s v="Number"/>
     <n v="50822"/>
   </r>
   <r>
     <s v="SOL01C02"/>
     <s v="Completions Learners"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Female"/>
     <s v="Number"/>
     <n v="80275"/>
   </r>
   <r>
     <s v="SOL01C02"/>
     <s v="Completions Learners"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
@@ -2521,27 +2720,57 @@
     <s v="10"/>
     <s v="Male"/>
     <s v="Number"/>
     <n v="69655"/>
   </r>
   <r>
     <s v="SOL01C02"/>
     <s v="Completions Learners"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="Female"/>
     <s v="Number"/>
     <n v="111356"/>
   </r>
   <r>
     <s v="SOL01C02"/>
     <s v="Completions Learners"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All genders"/>
     <s v="Number"/>
     <n v="181011"/>
   </r>
+  <r>
+    <s v="SOL01C02"/>
+    <s v="Completions Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="66497"/>
+  </r>
+  <r>
+    <s v="SOL01C02"/>
+    <s v="Completions Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="104486"/>
+  </r>
+  <r>
+    <s v="SOL01C02"/>
+    <s v="Completions Learners"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="Number"/>
+    <n v="170983"/>
+  </r>
 </pivotCacheRecords>
 </file>