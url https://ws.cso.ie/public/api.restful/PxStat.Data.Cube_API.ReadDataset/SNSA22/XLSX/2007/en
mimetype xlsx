--- v0 (2025-10-25)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R985ae6915ee84336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f74e30ed59bf4c32b9b8bbb776b4c0d8.psmdcp" Id="R5c31539161f349fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8fee592bbe347e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/caa7d8b3977747babb699485475e85c2.psmdcp" Id="Rcfecaf22e4104517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SNSA22</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>One Parent Family Payment Rate - North East Inner City</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>1/26/2024 11:00:00 AM</x:t>
+    <x:t>26/01/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SNSA22/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>OPF</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paddy Furlong</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -898,891 +898,290 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...839 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04172V04943" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="89">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+      </items>
+    </pivotField>
+    <pivotField name="Small Area 2022" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="89">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H535" totalsRowShown="0">
   <x:autoFilter ref="A1:H535"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04172V04943"/>
     <x:tableColumn id="6" name="Small Area 2022"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2051,51 +1450,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SNSA22/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -2282,51 +1681,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H535"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="30.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="36.424911" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="23.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="48.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>38</x:v>
@@ -16224,51 +15623,51 @@
       <x:c r="E535" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H535" s="0">
         <x:v>25</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -16285,51 +15684,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H535" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SNSA22C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="One Parent Family Payment Rate"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="6">
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="6">
         <x:s v="2017"/>
@@ -16689,27 +16088,5368 @@
         <x:n v="2.9"/>
         <x:n v="10.7"/>
         <x:n v="48.3"/>
         <x:n v="100"/>
         <x:n v="47.1"/>
         <x:n v="81.8"/>
         <x:n v="64"/>
         <x:n v="14.6"/>
         <x:n v="47.8"/>
         <x:n v="17.2"/>
         <x:n v="74.1"/>
         <x:n v="57.9"/>
         <x:n v="40.4"/>
         <x:n v="56.3"/>
         <x:n v="72.2"/>
         <x:n v="80"/>
         <x:n v="87.5"/>
         <x:n v="2.7"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3bfa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105016/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3896-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="44.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3811-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c23-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3855-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38f6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38a5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38a6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c12-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138002/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3885-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-384b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c55-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c35-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38ea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3810-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3843-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c51-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3bfb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105016/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3831-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-380f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c15-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c45-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38e6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104011/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3893-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3874-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3822-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d6a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="64.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cb0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3895-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c3b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-382c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3847-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c0f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38e9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3832-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="42.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3834-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c10-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c24-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3883-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3897-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3887-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c29-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c2b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-382b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106019"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c39-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d5d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38e5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38e7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104011/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cc9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c38-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3830-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="34.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c11-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c2a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-380c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cbc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3853-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3898-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3894-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d6b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c46-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38a8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3848-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c13-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c36-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138002/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3bfc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cbd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3846-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109009/A268109018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-382f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104004/A268104005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="42.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c14-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3833-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="45.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38b5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3899-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3842-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-382d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3c54-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3854-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d6c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="58.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3836-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-380d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-382e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3872-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3873-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cb1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d69-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3821-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009014/A268009015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38eb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3bfa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105016/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3896-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3811-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c23-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3855-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38f6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38a5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38a6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c12-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138002/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3885-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-384b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c55-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c35-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38ea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3810-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3843-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c51-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3bfb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105016/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3831-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-380f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c15-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c45-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38e6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104011/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3893-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3874-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3822-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d6a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="71.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cb0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="39.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3895-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c3b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-382c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3847-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c0f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38e9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3832-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3834-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c10-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c24-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3883-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3897-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3887-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c29-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c2b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-382b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106019"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c39-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d5d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38e5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38e7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104011/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cc9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c38-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3830-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c11-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c2a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-380c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cbc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3853-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3898-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3894-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d6b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c46-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38a8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="44.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3848-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="42.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c13-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c36-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138002/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3bfc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cbd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3846-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109009/A268109018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-382f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104004/A268104005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="51.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c14-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3833-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="52.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38b5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3899-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3842-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-382d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3c54-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="39.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3854-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d6c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3836-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-380d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-382e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3872-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="46.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3873-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cb1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d69-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3821-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009014/A268009015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38eb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3bfa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105016/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3896-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="44.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3811-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c23-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3855-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="42.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38f6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38a5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38a6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c12-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138002/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3885-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-384b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c55-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c35-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38ea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3810-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3843-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c51-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3bfb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105016/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3831-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-380f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c15-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c45-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38e6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104011/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="42.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3893-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3874-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3822-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d6a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="69.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cb0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="48.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3895-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c3b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-382c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3847-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c0f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38e9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3832-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3834-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c10-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c24-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3883-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3897-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3887-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c29-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c2b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-382b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106019"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c39-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d5d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38e5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="39.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38e7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104011/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cc9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c38-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3830-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c11-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c2a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-380c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cbc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3853-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3898-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3894-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d6b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c46-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38a8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="44.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3848-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c13-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="45.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c36-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138002/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3bfc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cbd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3846-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109009/A268109018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-382f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104004/A268104005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c14-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3833-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38b5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3899-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3842-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-382d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3c54-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="53.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3854-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="39.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d6c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="55.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3836-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-380d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-382e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3872-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3873-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cb1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d69-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3821-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009014/A268009015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38eb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3bfa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105016/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3896-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="47.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3811-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c23-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3855-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38f6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38a5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38a6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c12-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138002/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3885-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-384b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="44.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c55-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c35-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38ea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3810-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3843-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c51-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3bfb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105016/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3831-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-380f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c15-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c45-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38e6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104011/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="42.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3893-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3874-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3822-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d6a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cb0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="48.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3895-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c3b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-382c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3847-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c0f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38e9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3832-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3834-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c10-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c24-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3883-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3897-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3887-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c29-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c2b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-382b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106019"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c39-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d5d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="53.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38e5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38e7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104011/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cc9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c38-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3830-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="47.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c11-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c2a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-380c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cbc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3853-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3898-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="47.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3894-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d6b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c46-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38a8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3848-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c13-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="52.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c36-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138002/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3bfc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cbd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3846-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109009/A268109018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-382f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104004/A268104005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="45.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c14-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3833-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38b5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3899-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3842-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-382d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3c54-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="54.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3854-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d6c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3836-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-380d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-382e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3872-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="59.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3873-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cb1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d69-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3821-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009014/A268009015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38eb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3bfa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105016/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3896-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="48.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3811-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c23-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3855-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38f6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38a5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38a6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c12-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138002/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3885-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-384b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c55-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="58.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c35-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38ea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3810-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3843-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c51-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3bfb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105016/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3831-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-380f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c15-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c45-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38e6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104011/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3893-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3874-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3822-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d6a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="66.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cb0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3895-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c3b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-382c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3847-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c0f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38e9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3832-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3834-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c10-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c24-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3883-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3897-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3887-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c29-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c2b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-382b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106019"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c39-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d5d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="66.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38e5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38e7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104011/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cc9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c38-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3830-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c11-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c2a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-380c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cbc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3853-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3898-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3894-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d6b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="60.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c46-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38a8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="57.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3848-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="39.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c13-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c36-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138002/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3bfc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cbd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3846-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109009/A268109018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-382f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104004/A268104005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="42.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c14-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3833-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38b5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3899-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3842-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-382d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3c54-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="53.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3854-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d6c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="83.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3836-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-380d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-382e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3872-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="52.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3873-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cb1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d69-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3821-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009014/A268009015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38eb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3bfa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105016/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3896-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="54.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3811-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c23-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3855-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="48.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38f6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38a5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38a6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c12-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138002/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3885-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-384b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="47.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c55-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c35-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38ea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="44.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3810-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3843-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c51-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3bfb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105016/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3831-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-380f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c15-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c45-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38e6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104011/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3893-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3874-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3822-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="42.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d6a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="81.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cb0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3895-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c3b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-382c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3847-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c0f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38e9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3832-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3834-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c10-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c24-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3883-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3897-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3887-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c29-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c2b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-382b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106019"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c39-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d5d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="81.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38e5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="47.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38e7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104011/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cc9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c38-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3830-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="44.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c11-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c2a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-380c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268106017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cbc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="45.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3853-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="42.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3898-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3894-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d6b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="74.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c46-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38a8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3848-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c13-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="57.9"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c36-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138002/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3bfc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cbd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3846-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109009/A268109018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-382f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104004/A268104005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40.4"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c14-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3833-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="56.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38b5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268010006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3899-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3842-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-382d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3c54-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="48.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3854-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="72.2"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d6c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3836-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-380d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-382e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268104001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3872-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="87.5"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3873-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268138012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cb1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268105004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d69-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268109012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3821-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009014/A268009015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="SNSA22C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38eb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268009002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+</pivotCacheRecords>
 </file>