--- v0 (2025-10-03)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a650e8b32024732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/154ab8d0e4fb4b3a847366c24c1f2ba5.psmdcp" Id="R8a0c81463bdc4337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6696a531c8f14dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a7551d7dace4dee8a92a0a9b9089265.psmdcp" Id="Ra9d76be54f1c402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SNSA18</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>One Parent Family Payment Rate - Ballymun</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/21/2023 11:00:00 AM</x:t>
+    <x:t>21/12/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SNSA18/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>OPF</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paddy Furlong</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -1150,1227 +1150,374 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...1175 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04172V04943" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="131">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+      </items>
+    </pivotField>
+    <pivotField name="Small Area 2022" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="131">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H787" totalsRowShown="0">
   <x:autoFilter ref="A1:H787"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04172V04943"/>
     <x:tableColumn id="6" name="Small Area 2022"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2639,51 +1786,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SNSA18/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -2870,51 +2017,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H787"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="30.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="38.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="34.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="48.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>38</x:v>
@@ -23364,51 +22511,51 @@
       <x:c r="E787" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="F787" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="G787" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H787" s="0">
         <x:v>80</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -23425,51 +22572,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H787" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SNSA18C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="One Parent Family Payment Rate"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="6">
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="6">
         <x:s v="2017"/>
@@ -24053,27 +23200,7888 @@
         <x:n v="33.9"/>
         <x:n v="58.3"/>
         <x:n v="16.4"/>
         <x:n v="39.1"/>
         <x:n v="81.3"/>
         <x:n v="39.5"/>
         <x:n v="27.3"/>
         <x:n v="10.8"/>
         <x:n v="42.3"/>
         <x:n v="34.5"/>
         <x:n v="11.9"/>
         <x:n v="34.7"/>
         <x:n v="31"/>
         <x:n v="122.2"/>
         <x:n v="1.9"/>
         <x:n v="58.8"/>
         <x:n v="2.9"/>
         <x:n v="80"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3608-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3bee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2ccf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d1d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0485-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3590-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1c348af2-811c-4604-92ed-c1b20ccc47df"/>
+    <s v="A267066009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0488-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015006/A268015015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d0f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2ac2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017021"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d02-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3594-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="34.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="9fe26aac-8f78-4bc6-988c-1d14453b75c5"/>
+    <s v="A268006034/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3616-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268158001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38e3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2ccd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268033006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d04-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="f13e6fc4-2ce8-4af7-9857-549207e057a5"/>
+    <s v="A267066019/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d12-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3651-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-35ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268013005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3619-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3647-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3657-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3635-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267158009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38bf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38be-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3bd2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2ac8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-35ba-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d03-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3639-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3bf4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1b0569eb-8a49-467b-b83e-50538624d964"/>
+    <s v="A267158009/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3bd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cc8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2ac1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017015/A268017016/A268017017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0dad-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="116c9808-d42d-456b-916b-ad37a7b5eb08"/>
+    <s v="A267001009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6ba8006e-679f-44b8-9651-61d4508f6d45"/>
+    <s v="A267158009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3bef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3627-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d11-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="3295eb0f-523e-4595-8e6a-6c96b4edbaf6"/>
+    <s v="A267001009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3bf0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0491-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0b56-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267001010/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3658-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016008/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d2c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-363b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066020"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3656-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3757-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268119005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="56.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1a94a07a-781b-46ad-8e16-e317003ee324"/>
+    <s v="A268006034/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="61.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cd0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d1b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016008/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="e4b5ff9c-12f0-4f30-8c79-4ece28c7d329"/>
+    <s v="A267001009/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-045f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2ab8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017022"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3638-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-363a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d1c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d22-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d05-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3655-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cf9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018012/A268018015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3607-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3756-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268119004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0da8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027016/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-35bc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d06-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5dc4d1d0-b7ac-4104-9333-560e32e26f6d"/>
+    <s v="A267158009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3bd6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-35b0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d1e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38d8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017020"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cf6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018010/A268018011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-35bb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-16c8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268027009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2ac9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-045e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="9d8cec72-b935-43b5-97e0-09662506166b"/>
+    <s v="A267066009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2ceb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-364f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2ce0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cf7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-362a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066021"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3bd5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38f2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-362b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0492-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3650-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0486-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38d7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="42.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cc5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cdf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3bf1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cd3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268020009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-386e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268157010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="aab3fa3a-59fb-4725-8773-596e5933210a"/>
+    <s v="A267066019/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="60.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38bd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017002/A268017019"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-047b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268019001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3618-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-360a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38e4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0461-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268013006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cf8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016011/A268016012/A268016013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018003/A268018004/A268018009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="64.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="adff1d96-7055-44b4-8659-9984afe2445d"/>
+    <s v="A268006034/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3629-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5494e4ff-14ab-4135-b3b0-55f2ac0ff220"/>
+    <s v="A267158012/07"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6d0dd4d4-46bb-4a41-9161-481df3566eba"/>
+    <s v="A267066019/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0da9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3628-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2ce8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-37ed-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017023"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1621-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-38f3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3637-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2cea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d24-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-37ee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2d0e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3617-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018014/A268018017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3be4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3608-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3bee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2ccf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d1d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0485-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3590-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1c348af2-811c-4604-92ed-c1b20ccc47df"/>
+    <s v="A267066009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0488-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015006/A268015015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d0f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2ac2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017021"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d02-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3594-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="9fe26aac-8f78-4bc6-988c-1d14453b75c5"/>
+    <s v="A268006034/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3616-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268158001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="54.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38e3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2ccd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268033006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d04-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="f13e6fc4-2ce8-4af7-9857-549207e057a5"/>
+    <s v="A267066019/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d12-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3651-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-35ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268013005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3619-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="45.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="51.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3647-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3657-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3635-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267158009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38bf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38be-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3bd2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2ac8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-35ba-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d03-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3639-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3bf4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1b0569eb-8a49-467b-b83e-50538624d964"/>
+    <s v="A267158009/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3bd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cc8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2ac1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017015/A268017016/A268017017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0dad-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="116c9808-d42d-456b-916b-ad37a7b5eb08"/>
+    <s v="A267001009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6ba8006e-679f-44b8-9651-61d4508f6d45"/>
+    <s v="A267158009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3bef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3627-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d11-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="3295eb0f-523e-4595-8e6a-6c96b4edbaf6"/>
+    <s v="A267001009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3bf0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0491-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0b56-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267001010/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3658-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016008/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d2c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-363b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066020"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3656-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3757-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268119005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="54.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1a94a07a-781b-46ad-8e16-e317003ee324"/>
+    <s v="A268006034/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cd0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d1b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016008/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="e4b5ff9c-12f0-4f30-8c79-4ece28c7d329"/>
+    <s v="A267001009/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-045f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2ab8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017022"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3638-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-363a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d1c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d22-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d05-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3655-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cf9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018012/A268018015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3607-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3756-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268119004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0da8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027016/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-35bc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d06-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5dc4d1d0-b7ac-4104-9333-560e32e26f6d"/>
+    <s v="A267158009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3bd6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-35b0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d1e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38d8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017020"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cf6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018010/A268018011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-35bb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-16c8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268027009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2ac9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-045e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="9d8cec72-b935-43b5-97e0-09662506166b"/>
+    <s v="A267066009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2ceb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-364f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2ce0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cf7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-362a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066021"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3bd5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38f2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-362b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0492-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3650-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0486-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38d7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="45.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cc5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cdf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3bf1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cd3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268020009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-386e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268157010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="aab3fa3a-59fb-4725-8773-596e5933210a"/>
+    <s v="A267066019/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="54.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38bd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017002/A268017019"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-047b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268019001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3618-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-360a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38e4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0461-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268013006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cf8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016011/A268016012/A268016013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018003/A268018004/A268018009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="64.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="adff1d96-7055-44b4-8659-9984afe2445d"/>
+    <s v="A268006034/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3629-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5494e4ff-14ab-4135-b3b0-55f2ac0ff220"/>
+    <s v="A267158012/07"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6d0dd4d4-46bb-4a41-9161-481df3566eba"/>
+    <s v="A267066019/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0da9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3628-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2ce8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-37ed-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017023"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1621-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-38f3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3637-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2cea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d24-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-37ee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2d0e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3617-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018014/A268018017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3be4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3608-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3bee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2ccf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d1d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0485-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3590-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="34.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1c348af2-811c-4604-92ed-c1b20ccc47df"/>
+    <s v="A267066009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0488-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015006/A268015015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d0f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2ac2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017021"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d02-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3594-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="9fe26aac-8f78-4bc6-988c-1d14453b75c5"/>
+    <s v="A268006034/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3616-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268158001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38e3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2ccd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268033006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d04-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="f13e6fc4-2ce8-4af7-9857-549207e057a5"/>
+    <s v="A267066019/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d12-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3651-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-35ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268013005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3619-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="55.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="60.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3647-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3657-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3635-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267158009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38bf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38be-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3bd2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2ac8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-35ba-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d03-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3639-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3bf4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1b0569eb-8a49-467b-b83e-50538624d964"/>
+    <s v="A267158009/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3bd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cc8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2ac1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017015/A268017016/A268017017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0dad-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="116c9808-d42d-456b-916b-ad37a7b5eb08"/>
+    <s v="A267001009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6ba8006e-679f-44b8-9651-61d4508f6d45"/>
+    <s v="A267158009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3bef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3627-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d11-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="3295eb0f-523e-4595-8e6a-6c96b4edbaf6"/>
+    <s v="A267001009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3bf0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0491-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0b56-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267001010/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3658-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016008/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d2c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-363b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066020"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3656-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3757-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268119005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="48.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1a94a07a-781b-46ad-8e16-e317003ee324"/>
+    <s v="A268006034/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cd0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d1b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016008/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="e4b5ff9c-12f0-4f30-8c79-4ece28c7d329"/>
+    <s v="A267001009/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-045f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2ab8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017022"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3638-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-363a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d1c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d22-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d05-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3655-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cf9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018012/A268018015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3607-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3756-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268119004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="46.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0da8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027016/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-35bc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d06-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5dc4d1d0-b7ac-4104-9333-560e32e26f6d"/>
+    <s v="A267158009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3bd6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-35b0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d1e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38d8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017020"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cf6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018010/A268018011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-35bb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-16c8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268027009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2ac9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-045e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="9d8cec72-b935-43b5-97e0-09662506166b"/>
+    <s v="A267066009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="34.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2ceb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-364f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2ce0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cf7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-362a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066021"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3bd5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38f2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-362b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0492-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3650-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0486-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38d7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cc5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cdf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3bf1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cd3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268020009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-386e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268157010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="aab3fa3a-59fb-4725-8773-596e5933210a"/>
+    <s v="A267066019/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="54.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38bd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017002/A268017019"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-047b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268019001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3618-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-360a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38e4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0461-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268013006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cf8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016011/A268016012/A268016013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018003/A268018004/A268018009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="72.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="adff1d96-7055-44b4-8659-9984afe2445d"/>
+    <s v="A268006034/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3629-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5494e4ff-14ab-4135-b3b0-55f2ac0ff220"/>
+    <s v="A267158012/07"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6d0dd4d4-46bb-4a41-9161-481df3566eba"/>
+    <s v="A267066019/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0da9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3628-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2ce8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="42.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-37ed-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017023"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1621-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-38f3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3637-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2cea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d24-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-37ee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2d0e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3617-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018014/A268018017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3be4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3608-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3bee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2ccf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d1d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="34.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0485-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3590-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1c348af2-811c-4604-92ed-c1b20ccc47df"/>
+    <s v="A267066009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0488-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015006/A268015015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d0f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2ac2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017021"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d02-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3594-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="9fe26aac-8f78-4bc6-988c-1d14453b75c5"/>
+    <s v="A268006034/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3616-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268158001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="51.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38e3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2ccd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268033006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d04-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="f13e6fc4-2ce8-4af7-9857-549207e057a5"/>
+    <s v="A267066019/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d12-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3651-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-35ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268013005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3619-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="70.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3647-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3657-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3635-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267158009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38bf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38be-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3bd2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2ac8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-35ba-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d03-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3639-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3bf4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1b0569eb-8a49-467b-b83e-50538624d964"/>
+    <s v="A267158009/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3bd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cc8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2ac1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017015/A268017016/A268017017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0dad-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="116c9808-d42d-456b-916b-ad37a7b5eb08"/>
+    <s v="A267001009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="48.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6ba8006e-679f-44b8-9651-61d4508f6d45"/>
+    <s v="A267158009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3bef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3627-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d11-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="3295eb0f-523e-4595-8e6a-6c96b4edbaf6"/>
+    <s v="A267001009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3bf0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0491-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0b56-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267001010/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3658-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016008/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d2c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-363b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066020"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3656-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3757-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268119005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1a94a07a-781b-46ad-8e16-e317003ee324"/>
+    <s v="A268006034/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cd0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d1b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016008/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="e4b5ff9c-12f0-4f30-8c79-4ece28c7d329"/>
+    <s v="A267001009/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-045f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2ab8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017022"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3638-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-363a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d1c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="52.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d22-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d05-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3655-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cf9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018012/A268018015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3607-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3756-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268119004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="46.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0da8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027016/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-35bc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d06-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5dc4d1d0-b7ac-4104-9333-560e32e26f6d"/>
+    <s v="A267158009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3bd6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-35b0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d1e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="47.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38d8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017020"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cf6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018010/A268018011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-35bb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-16c8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268027009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2ac9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-045e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="9d8cec72-b935-43b5-97e0-09662506166b"/>
+    <s v="A267066009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2ceb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-364f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2ce0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="34.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cf7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-362a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066021"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3bd5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38f2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-362b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0492-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3650-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0486-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38d7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cc5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cdf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3bf1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cd3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268020009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-386e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268157010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="aab3fa3a-59fb-4725-8773-596e5933210a"/>
+    <s v="A267066019/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38bd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017002/A268017019"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-047b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268019001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3618-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-360a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38e4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="45.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0461-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268013006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cf8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016011/A268016012/A268016013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018003/A268018004/A268018009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="adff1d96-7055-44b4-8659-9984afe2445d"/>
+    <s v="A268006034/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3629-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5494e4ff-14ab-4135-b3b0-55f2ac0ff220"/>
+    <s v="A267158012/07"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6d0dd4d4-46bb-4a41-9161-481df3566eba"/>
+    <s v="A267066019/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0da9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3628-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2ce8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-37ed-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017023"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1621-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-38f3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3637-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2cea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d24-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-37ee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2d0e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3617-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018014/A268018017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3be4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="42.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3608-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3bee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2ccf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d1d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="34.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0485-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3590-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1c348af2-811c-4604-92ed-c1b20ccc47df"/>
+    <s v="A267066009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0488-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015006/A268015015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d0f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2ac2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017021"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d02-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3594-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="9fe26aac-8f78-4bc6-988c-1d14453b75c5"/>
+    <s v="A268006034/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3616-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268158001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38e3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="30.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2ccd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268033006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d04-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="f13e6fc4-2ce8-4af7-9857-549207e057a5"/>
+    <s v="A267066019/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d12-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3651-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-35ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268013005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3619-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="72.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3647-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3657-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3635-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267158009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38bf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38be-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="48.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3bd2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2ac8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-35ba-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d03-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3639-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3bf4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1b0569eb-8a49-467b-b83e-50538624d964"/>
+    <s v="A267158009/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3bd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cc8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2ac1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017015/A268017016/A268017017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0dad-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="116c9808-d42d-456b-916b-ad37a7b5eb08"/>
+    <s v="A267001009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="46.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6ba8006e-679f-44b8-9651-61d4508f6d45"/>
+    <s v="A267158009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3bef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3627-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d11-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="3295eb0f-523e-4595-8e6a-6c96b4edbaf6"/>
+    <s v="A267001009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3bf0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0491-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0b56-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267001010/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3658-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016008/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d2c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-363b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066020"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3656-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3757-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268119005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1a94a07a-781b-46ad-8e16-e317003ee324"/>
+    <s v="A268006034/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cd0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d1b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016008/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="e4b5ff9c-12f0-4f30-8c79-4ece28c7d329"/>
+    <s v="A267001009/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-045f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2ab8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017022"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3638-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-363a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d1c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d22-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d05-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3655-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cf9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018012/A268018015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="34.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3607-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3756-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268119004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="46.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0da8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027016/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-35bc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d06-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5dc4d1d0-b7ac-4104-9333-560e32e26f6d"/>
+    <s v="A267158009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3bd6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-35b0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d1e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38d8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017020"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cf6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018010/A268018011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-35bb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-16c8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268027009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2ac9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="34.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-045e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="9d8cec72-b935-43b5-97e0-09662506166b"/>
+    <s v="A267066009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2ceb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-364f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="39.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2ce0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cf7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-362a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066021"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3bd5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38f2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-362b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0492-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3650-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0486-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38d7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cc5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cdf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3bf1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cd3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268020009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-386e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268157010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="aab3fa3a-59fb-4725-8773-596e5933210a"/>
+    <s v="A267066019/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38bd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017002/A268017019"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-047b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268019001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3618-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-360a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38e4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="53.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0461-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268013006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cf8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016011/A268016012/A268016013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018003/A268018004/A268018009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="adff1d96-7055-44b4-8659-9984afe2445d"/>
+    <s v="A268006034/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3629-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5494e4ff-14ab-4135-b3b0-55f2ac0ff220"/>
+    <s v="A267158012/07"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="47.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6d0dd4d4-46bb-4a41-9161-481df3566eba"/>
+    <s v="A267066019/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0da9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3628-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2ce8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="51.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-37ed-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017023"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1621-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-38f3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3637-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2cea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d24-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-37ee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2d0e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3617-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018014/A268018017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3be4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="66.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3608-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3bee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2ccf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d1d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="40.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0485-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3590-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1c348af2-811c-4604-92ed-c1b20ccc47df"/>
+    <s v="A267066009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0488-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015006/A268015015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d0f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2ac2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017021"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d02-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3594-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="54.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9fe26aac-8f78-4bc6-988c-1d14453b75c5"/>
+    <s v="A268006034/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3616-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268158001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38e3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="44.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2ccd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268033006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d04-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f13e6fc4-2ce8-4af7-9857-549207e057a5"/>
+    <s v="A267066019/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d12-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3651-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-35ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268013005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3619-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="93.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="89.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3647-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3657-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="47.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3635-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267158009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38bf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38be-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="68.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3bd2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2ac8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-35ba-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d03-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3639-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3bf4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1b0569eb-8a49-467b-b83e-50538624d964"/>
+    <s v="A267158009/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3bd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cc8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2ac1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017015/A268017016/A268017017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0dad-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="116c9808-d42d-456b-916b-ad37a7b5eb08"/>
+    <s v="A267001009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="43.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6ba8006e-679f-44b8-9651-61d4508f6d45"/>
+    <s v="A267158009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3bef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3627-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="57.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d11-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3295eb0f-523e-4595-8e6a-6c96b4edbaf6"/>
+    <s v="A267001009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3bf0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0491-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0b56-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267001010/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3658-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016008/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d2c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-363b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066020"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3656-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3757-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268119005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017018"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a94a07a-781b-46ad-8e16-e317003ee324"/>
+    <s v="A268006034/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cd0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d1b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016008/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e4b5ff9c-12f0-4f30-8c79-4ece28c7d329"/>
+    <s v="A267001009/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-045f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2ab8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017022"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3638-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-363a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d1c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="42.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d22-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d05-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3655-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cf9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018012/A268018015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="33.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3607-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3756-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268119004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="58.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0da8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027016/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-35bc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d06-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066003"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5dc4d1d0-b7ac-4104-9333-560e32e26f6d"/>
+    <s v="A267158009/02"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3bd6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="39.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-35b0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d1e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="81.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38d8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017020"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="48.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cf6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018010/A268018011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-35bb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-16c8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268027009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2ac9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="39.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-045e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9d8cec72-b935-43b5-97e0-09662506166b"/>
+    <s v="A267066009/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268064010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="27.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2ceb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-364f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="42.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2ce0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018016"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cf7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018005"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-362a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066021"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3bd5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38f2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-362b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0492-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066011"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3650-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0486-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38d7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="34.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cc5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cdf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268066002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3bf1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cd3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268020009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-386e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268157010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="aab3fa3a-59fb-4725-8773-596e5933210a"/>
+    <s v="A267066019/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="34.7"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38bd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017002/A268017019"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-047b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268019001"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3618-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268015004"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-360a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38e4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017010"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="68.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0461-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268013006"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cf8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016011/A268016012/A268016013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018003/A268018004/A268018009"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="122.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="adff1d96-7055-44b4-8659-9984afe2445d"/>
+    <s v="A268006034/01"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3629-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5494e4ff-14ab-4135-b3b0-55f2ac0ff220"/>
+    <s v="A267158012/07"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6d0dd4d4-46bb-4a41-9161-481df3566eba"/>
+    <s v="A267066019/03"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0da9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267027002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3628-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2ce8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="58.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-37ed-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017023"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1621-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268067015"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-38f3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017008"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="36.8"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3637-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267066007"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2cea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268012012"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d24-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268065014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-37ee-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268017013"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="44.1"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2d0e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268063002"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3617-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268018014/A268018017"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="35.3"/>
+  </r>
+  <r>
+    <s v="SNSA18C01"/>
+    <s v="One Parent Family Payment Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3be4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268016014"/>
+    <s v="Payments per 100 families with a child under 20 years"/>
+    <n v="80"/>
+  </r>
+</pivotCacheRecords>
 </file>