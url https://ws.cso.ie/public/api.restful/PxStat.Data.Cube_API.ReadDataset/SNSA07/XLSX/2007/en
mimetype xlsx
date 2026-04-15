--- v0 (2025-10-02)
+++ v1 (2026-04-15)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra751d87ba3d94de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9de562e020634d5daa2cbfc4e404c7db.psmdcp" Id="Rc4aee38dd1904d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756ad5f68e0541a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45061d2611984845b5e19f450874ae50.psmdcp" Id="Rf95faefd49a84ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SNSA07</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Additional Needs Payment - Drogheda</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/12/2023 11:00:00 AM</x:t>
+    <x:t>12/12/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SNSA07/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>ANP</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paddy Furlong</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -1300,1427 +1300,424 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...1375 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04172V04943" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="156">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+      </items>
+    </pivotField>
+    <pivotField name="Small Area 2022" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="156">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H937" totalsRowShown="0">
   <x:autoFilter ref="A1:H937"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04172V04943"/>
     <x:tableColumn id="6" name="Small Area 2022"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2989,51 +1986,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SNSA07/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -3220,51 +2217,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H937"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="56.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="37.567768" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="23.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="28.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>38</x:v>
@@ -27614,51 +26611,51 @@
       <x:c r="E937" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F937" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="G937" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H937" s="0">
         <x:v>4.7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -27675,51 +26672,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H937" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SNSA07C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="6">
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="6">
         <x:s v="2017"/>
@@ -28278,27 +27275,9388 @@
         <x:n v="14.7"/>
         <x:n v="20.2"/>
         <x:n v="38.1"/>
         <x:n v="4"/>
         <x:n v="9.1"/>
         <x:n v="15.9"/>
         <x:n v="20.4"/>
         <x:n v="67.5"/>
         <x:n v="15.4"/>
         <x:n v="17.2"/>
         <x:n v="40.9"/>
         <x:n v="55.8"/>
         <x:n v="8.3"/>
         <x:n v="22.8"/>
         <x:n v="21.5"/>
         <x:n v="77.5"/>
         <x:n v="35.8"/>
         <x:n v="13.3"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39e1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29a6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39c9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3a1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="d24adde9-c34a-456d-887b-de44c72a63f3"/>
+    <s v="A167082008/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-23ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a46-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0691-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29bd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3a18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="73754082-7bd5-4e26-ad09-1c1c4b8e2f70"/>
+    <s v="A147035025/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-23d4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3937-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-398f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="0d5fbe17-4eb1-43bb-8f02-e63548ee8c27"/>
+    <s v="A167082006/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="7a5458b6-4f27-400f-b639-2114ab4a18e2"/>
+    <s v="A147034005/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3938-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a0e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29e5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3a31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a30-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a0d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3920-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3909-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014043"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a0c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29fd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29a5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0694-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39ff-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-006c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2342-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3a4b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="9a62377f-c235-42d2-87b7-c4efd8a7aa8c"/>
+    <s v="A167082021/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29fb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39c8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a02-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6f5a782b-ccf1-4d50-9a1d-b825a4a7ee58"/>
+    <s v="A167082006/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29bc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29e6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2338-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a47-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29d8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="84430efa-b1a2-4adc-9458-6ecec645a3ec"/>
+    <s v="A147035025/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39de-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="66dfca37-f277-4780-88e3-536f9fb66667"/>
+    <s v="A167082006/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a08-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a3c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3a34-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a3a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a0b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3a33-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29f1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2337-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29e2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29d9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0217-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29fe-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="42c648bc-3f39-4e21-8cca-4f91ae753862"/>
+    <s v="A147035011/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="35.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-068f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082001/A167082039"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a28-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-23cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29ef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a16-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29f0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3a4c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="514c8ae9-4c8d-4309-a77c-dd6e60788e63"/>
+    <s v="A147035023/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39df-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2994-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3921-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39fe-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29d5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-23d5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-397b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="48.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="221c922e-0a13-4bbd-a7c9-a93214f2fc95"/>
+    <s v="A147034005/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="79.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29fc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="33.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-390a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014039"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3a4e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a09-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39e2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-398e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="32.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-396a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="33.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29d7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0228-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29be-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-395a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-23bf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39a3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3a19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3969-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a45-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3a32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29bb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2336-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-23e0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29b2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39fd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-23b3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3936-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="44.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3908-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3a16-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29d6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2986-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a27-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-391e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3a17-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0219-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29b1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2985-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014044"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29c9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29f2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39e0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29ff-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="753c11d5-b65c-4ce8-8ce9-0b24ebf1c854"/>
+    <s v="A147035023/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="78.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3939-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a40-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3907-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39a4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3a4d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a00-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="29.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29a4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014041"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a01-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-23b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2339-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29d4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="38.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a48-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29e7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="48.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a0a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-397c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="41.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39b7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="34.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29f3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="ac056e86-b966-4fa4-9611-5cbd7f36b659"/>
+    <s v="A167082008/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="82d4ea8b-c07d-44e7-99ad-722c7000562e"/>
+    <s v="A147035011/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a3d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2987-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2a3b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2996-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014040"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39b6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-391d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="8adda29a-ef79-462f-89ff-d6da1a1a47aa"/>
+    <s v="A167082008/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="26.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-39b5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="25.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-391f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014042"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-394a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29fa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-29b0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2995-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39e1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29a6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39c9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3a1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="d24adde9-c34a-456d-887b-de44c72a63f3"/>
+    <s v="A167082008/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-23ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a46-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0691-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29bd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3a18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="73754082-7bd5-4e26-ad09-1c1c4b8e2f70"/>
+    <s v="A147035025/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-23d4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3937-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-398f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="0d5fbe17-4eb1-43bb-8f02-e63548ee8c27"/>
+    <s v="A167082006/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="7a5458b6-4f27-400f-b639-2114ab4a18e2"/>
+    <s v="A147034005/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3938-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a0e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29e5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3a31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a30-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a0d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3920-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3909-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014043"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a0c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29fd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29a5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0694-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39ff-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-006c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2342-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3a4b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="9a62377f-c235-42d2-87b7-c4efd8a7aa8c"/>
+    <s v="A167082021/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29fb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39c8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a02-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6f5a782b-ccf1-4d50-9a1d-b825a4a7ee58"/>
+    <s v="A167082006/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29bc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29e6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2338-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a47-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29d8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="84430efa-b1a2-4adc-9458-6ecec645a3ec"/>
+    <s v="A147035025/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39de-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="66dfca37-f277-4780-88e3-536f9fb66667"/>
+    <s v="A167082006/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a08-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a3c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3a34-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a3a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a0b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3a33-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29f1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2337-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29e2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29d9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0217-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29fe-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="42c648bc-3f39-4e21-8cca-4f91ae753862"/>
+    <s v="A147035011/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="44.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-068f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082001/A167082039"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a28-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-23cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29ef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a16-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29f0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3a4c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="514c8ae9-4c8d-4309-a77c-dd6e60788e63"/>
+    <s v="A147035023/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39df-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2994-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3921-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39fe-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29d5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-23d5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-397b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="221c922e-0a13-4bbd-a7c9-a93214f2fc95"/>
+    <s v="A147034005/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="53.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29fc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-390a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014039"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3a4e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a09-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39e2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-398e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-396a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29d7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0228-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29be-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-395a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-23bf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39a3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3a19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3969-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a45-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3a32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29bb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2336-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-23e0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29b2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39fd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-23b3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3936-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3908-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3a16-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29d6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2986-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a27-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-391e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3a17-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0219-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29b1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2985-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014044"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29c9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29f2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39e0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29ff-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="753c11d5-b65c-4ce8-8ce9-0b24ebf1c854"/>
+    <s v="A147035023/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3939-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a40-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3907-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39a4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3a4d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a00-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29a4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014041"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a01-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-23b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2339-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29d4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a48-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29e7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a0a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-397c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39b7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29f3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="ac056e86-b966-4fa4-9611-5cbd7f36b659"/>
+    <s v="A167082008/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="82d4ea8b-c07d-44e7-99ad-722c7000562e"/>
+    <s v="A147035011/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a3d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2987-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2a3b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2996-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014040"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39b6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-391d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="8adda29a-ef79-462f-89ff-d6da1a1a47aa"/>
+    <s v="A167082008/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-39b5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-391f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014042"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-394a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29fa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-29b0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2995-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39e1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29a6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39c9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3a1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="d24adde9-c34a-456d-887b-de44c72a63f3"/>
+    <s v="A167082008/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-23ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a46-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0691-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29bd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3a18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="73754082-7bd5-4e26-ad09-1c1c4b8e2f70"/>
+    <s v="A147035025/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-23d4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3937-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-398f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="0d5fbe17-4eb1-43bb-8f02-e63548ee8c27"/>
+    <s v="A167082006/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="7a5458b6-4f27-400f-b639-2114ab4a18e2"/>
+    <s v="A147034005/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3938-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a0e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29e5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3a31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a30-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a0d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3920-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3909-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014043"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a0c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29fd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29a5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0694-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39ff-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-006c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2342-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3a4b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="9a62377f-c235-42d2-87b7-c4efd8a7aa8c"/>
+    <s v="A167082021/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29fb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39c8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a02-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6f5a782b-ccf1-4d50-9a1d-b825a4a7ee58"/>
+    <s v="A167082006/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29bc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29e6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2338-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a47-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29d8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="84430efa-b1a2-4adc-9458-6ecec645a3ec"/>
+    <s v="A147035025/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39de-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="66dfca37-f277-4780-88e3-536f9fb66667"/>
+    <s v="A167082006/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a08-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a3c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3a34-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a3a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a0b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3a33-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29f1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2337-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29e2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29d9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0217-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29fe-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="42c648bc-3f39-4e21-8cca-4f91ae753862"/>
+    <s v="A147035011/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-068f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082001/A167082039"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a28-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-23cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29ef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a16-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29f0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3a4c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="514c8ae9-4c8d-4309-a77c-dd6e60788e63"/>
+    <s v="A147035023/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39df-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2994-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3921-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39fe-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29d5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-23d5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-397b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="221c922e-0a13-4bbd-a7c9-a93214f2fc95"/>
+    <s v="A147034005/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29fc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-390a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014039"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3a4e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a09-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39e2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-398e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-396a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29d7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0228-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29be-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-395a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-23bf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39a3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3a19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3969-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a45-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3a32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29bb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2336-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-23e0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29b2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39fd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-23b3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3936-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3908-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3a16-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29d6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2986-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a27-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-391e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3a17-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0219-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29b1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2985-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014044"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29c9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29f2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39e0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29ff-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="753c11d5-b65c-4ce8-8ce9-0b24ebf1c854"/>
+    <s v="A147035023/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3939-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a40-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3907-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39a4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3a4d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a00-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29a4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014041"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a01-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-23b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2339-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29d4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a48-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29e7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a0a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-397c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39b7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29f3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="ac056e86-b966-4fa4-9611-5cbd7f36b659"/>
+    <s v="A167082008/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="82d4ea8b-c07d-44e7-99ad-722c7000562e"/>
+    <s v="A147035011/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a3d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2987-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2a3b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2996-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014040"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39b6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-391d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="8adda29a-ef79-462f-89ff-d6da1a1a47aa"/>
+    <s v="A167082008/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-39b5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-391f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014042"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-394a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29fa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-29b0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2995-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39e1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29a6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39c9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3a1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="d24adde9-c34a-456d-887b-de44c72a63f3"/>
+    <s v="A167082008/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-23ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a46-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0691-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="52.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29bd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3a18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="73754082-7bd5-4e26-ad09-1c1c4b8e2f70"/>
+    <s v="A147035025/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="46.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-23d4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3937-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-398f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="0d5fbe17-4eb1-43bb-8f02-e63548ee8c27"/>
+    <s v="A167082006/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="7a5458b6-4f27-400f-b639-2114ab4a18e2"/>
+    <s v="A147034005/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3938-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a0e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29e5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3a31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a30-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a0d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3920-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3909-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014043"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a0c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29fd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29a5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0694-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="45.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39ff-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-006c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2342-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="40.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3a4b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="9a62377f-c235-42d2-87b7-c4efd8a7aa8c"/>
+    <s v="A167082021/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="33.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29fb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39c8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a02-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6f5a782b-ccf1-4d50-9a1d-b825a4a7ee58"/>
+    <s v="A167082006/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29bc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29e6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2338-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a47-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29d8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="84430efa-b1a2-4adc-9458-6ecec645a3ec"/>
+    <s v="A147035025/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39de-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="66dfca37-f277-4780-88e3-536f9fb66667"/>
+    <s v="A167082006/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a08-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a3c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3a34-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a3a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a0b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3a33-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29f1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2337-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29e2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29d9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0217-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29fe-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="42c648bc-3f39-4e21-8cca-4f91ae753862"/>
+    <s v="A147035011/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-068f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082001/A167082039"/>
+    <s v="Payments per 100 Households"/>
+    <n v="76.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a28-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-23cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29ef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a16-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29f0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3a4c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="514c8ae9-4c8d-4309-a77c-dd6e60788e63"/>
+    <s v="A147035023/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39df-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2994-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3921-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39fe-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29d5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-23d5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-397b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="221c922e-0a13-4bbd-a7c9-a93214f2fc95"/>
+    <s v="A147034005/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="48.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29fc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-390a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014039"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3a4e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a09-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39e2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-398e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-396a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29d7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="35.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0228-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29be-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="48.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-395a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-23bf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39a3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3a19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3969-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a45-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3a32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29bb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2336-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-23e0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29b2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39fd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-23b3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3936-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3908-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3a16-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29d6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2986-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a27-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-391e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3a17-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0219-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29b1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2985-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014044"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29c9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29f2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39e0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29ff-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="753c11d5-b65c-4ce8-8ce9-0b24ebf1c854"/>
+    <s v="A147035023/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="25.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3939-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="24.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a40-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3907-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39a4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="44.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3a4d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a00-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29a4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014041"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a01-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-23b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2339-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29d4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a48-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29e7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a0a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-397c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="41.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39b7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29f3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ac056e86-b966-4fa4-9611-5cbd7f36b659"/>
+    <s v="A167082008/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="82d4ea8b-c07d-44e7-99ad-722c7000562e"/>
+    <s v="A147035011/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a3d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2987-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2a3b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2996-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014040"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39b6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-391d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="8adda29a-ef79-462f-89ff-d6da1a1a47aa"/>
+    <s v="A167082008/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-39b5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-391f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014042"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-394a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29fa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-29b0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2995-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39e1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29a6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39c9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3a1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="d24adde9-c34a-456d-887b-de44c72a63f3"/>
+    <s v="A167082008/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-23ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a46-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0691-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29bd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3a18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="73754082-7bd5-4e26-ad09-1c1c4b8e2f70"/>
+    <s v="A147035025/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-23d4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3937-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-398f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="0d5fbe17-4eb1-43bb-8f02-e63548ee8c27"/>
+    <s v="A167082006/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="7a5458b6-4f27-400f-b639-2114ab4a18e2"/>
+    <s v="A147034005/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3938-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a0e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29e5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3a31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a30-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a0d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3920-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3909-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014043"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a0c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29fd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29a5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0694-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39ff-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-006c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2342-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3a4b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="9a62377f-c235-42d2-87b7-c4efd8a7aa8c"/>
+    <s v="A167082021/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29fb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39c8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a02-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6f5a782b-ccf1-4d50-9a1d-b825a4a7ee58"/>
+    <s v="A167082006/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29bc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29e6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2338-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a47-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29d8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="84430efa-b1a2-4adc-9458-6ecec645a3ec"/>
+    <s v="A147035025/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39de-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="66dfca37-f277-4780-88e3-536f9fb66667"/>
+    <s v="A167082006/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a08-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a3c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3a34-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a3a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a0b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3a33-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29f1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2337-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29e2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29d9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0217-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29fe-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="42c648bc-3f39-4e21-8cca-4f91ae753862"/>
+    <s v="A147035011/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-068f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082001/A167082039"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a28-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-23cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29ef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a16-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29f0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3a4c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="514c8ae9-4c8d-4309-a77c-dd6e60788e63"/>
+    <s v="A147035023/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39df-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2994-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3921-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39fe-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29d5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-23d5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-397b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="221c922e-0a13-4bbd-a7c9-a93214f2fc95"/>
+    <s v="A147034005/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29fc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-390a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014039"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3a4e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a09-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39e2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-398e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-396a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29d7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0228-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29be-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-395a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-23bf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39a3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3a19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3969-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a45-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3a32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29bb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2336-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-23e0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29b2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39fd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-23b3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3936-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3908-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3a16-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29d6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2986-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a27-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-391e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3a17-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0219-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29b1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2985-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014044"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29c9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29f2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39e0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29ff-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="753c11d5-b65c-4ce8-8ce9-0b24ebf1c854"/>
+    <s v="A147035023/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="38.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3939-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a40-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3907-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39a4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3a4d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a00-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29a4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014041"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a01-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-23b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2339-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29d4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a48-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29e7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a0a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-397c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39b7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29f3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ac056e86-b966-4fa4-9611-5cbd7f36b659"/>
+    <s v="A167082008/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="82d4ea8b-c07d-44e7-99ad-722c7000562e"/>
+    <s v="A147035011/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a3d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2987-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2a3b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2996-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014040"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39b6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-391d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="8adda29a-ef79-462f-89ff-d6da1a1a47aa"/>
+    <s v="A167082008/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-39b5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-391f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014042"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-394a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29fa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-29b0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2995-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39e1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29a6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39c9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3a1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d24adde9-c34a-456d-887b-de44c72a63f3"/>
+    <s v="A167082008/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-23ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a46-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0691-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29bd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3a18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="73754082-7bd5-4e26-ad09-1c1c4b8e2f70"/>
+    <s v="A147035025/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-23d4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3937-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-398f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0d5fbe17-4eb1-43bb-8f02-e63548ee8c27"/>
+    <s v="A167082006/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7a5458b6-4f27-400f-b639-2114ab4a18e2"/>
+    <s v="A147034005/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3938-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a0e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29e5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3a31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a30-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a0d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3920-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3909-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014043"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a0c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29fd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29a5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0694-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39ff-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-006c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2342-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3a4b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9a62377f-c235-42d2-87b7-c4efd8a7aa8c"/>
+    <s v="A167082021/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29fb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39c8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a02-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6f5a782b-ccf1-4d50-9a1d-b825a4a7ee58"/>
+    <s v="A167082006/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29bc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29e6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2338-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a47-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29d8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="84430efa-b1a2-4adc-9458-6ecec645a3ec"/>
+    <s v="A147035025/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39de-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="66dfca37-f277-4780-88e3-536f9fb66667"/>
+    <s v="A167082006/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a08-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a3c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3a34-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a3a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a0b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3a33-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29f1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2337-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29e2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29d9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0217-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29fe-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42c648bc-3f39-4e21-8cca-4f91ae753862"/>
+    <s v="A147035011/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-068f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082001/A167082039"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a28-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-23cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29ef-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a16-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29f0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3a4c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="514c8ae9-4c8d-4309-a77c-dd6e60788e63"/>
+    <s v="A147035023/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39df-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2994-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3921-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39fe-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29d5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-23d5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-397b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="221c922e-0a13-4bbd-a7c9-a93214f2fc95"/>
+    <s v="A147034005/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29fc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-390a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014039"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3a4e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a09-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="67.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39e2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-398e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-396a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29d7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0228-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29be-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-395a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-23bf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39a3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3a19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3969-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a45-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="40.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3a32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29bb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2336-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-23e0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29b2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39fd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-23b3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3936-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3908-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3a16-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29d6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="55.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2986-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a27-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-391e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3a17-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0219-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29b1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2985-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014044"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29c9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29f2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39e0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29ff-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="753c11d5-b65c-4ce8-8ce9-0b24ebf1c854"/>
+    <s v="A147035023/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3939-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a40-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3907-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39a4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3a4d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a00-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29a4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014041"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a01-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A167082028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-23b4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2339-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29d4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a48-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="77.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29e7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a0a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-397c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39b7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29f3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ac056e86-b966-4fa4-9611-5cbd7f36b659"/>
+    <s v="A167082008/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="35.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="82d4ea8b-c07d-44e7-99ad-722c7000562e"/>
+    <s v="A147035011/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a3d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2987-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2a3b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2996-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014040"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39b6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147034008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-391d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8adda29a-ef79-462f-89ff-d6da1a1a47aa"/>
+    <s v="A167082008/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-39b5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147043011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-391f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014042"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-394a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147035017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29fa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147039006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-29b0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="SNSA07C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2995-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A147014023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.7"/>
+  </r>
+</pivotCacheRecords>
 </file>