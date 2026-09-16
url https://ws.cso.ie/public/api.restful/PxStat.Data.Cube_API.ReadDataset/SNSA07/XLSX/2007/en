--- v1 (2026-04-15)
+++ v2 (2026-09-16)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756ad5f68e0541a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45061d2611984845b5e19f450874ae50.psmdcp" Id="Rf95faefd49a84ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df639d466184e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e51230757b34898b6a5127dc30657dc.psmdcp" Id="R69b65c36a5374848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>