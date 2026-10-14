--- v0 (2025-10-25)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb2a3416a5e4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a9e4e0461b44160b15ad1c563d5f66d.psmdcp" Id="Rdf7a44d49ef2431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6909b6f189324e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d2e73d3caa2446eaac13a5305b8e9ac.psmdcp" Id="R39bf6ae639634017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SNSA06</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Additional Needs Payment - Clondalkin</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/12/2023 11:00:00 AM</x:t>
+    <x:t>12/12/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SNSA06/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>ANP</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paddy Furlong</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -1324,1459 +1324,432 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...1407 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04172V04943" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="160">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+      </items>
+    </pivotField>
+    <pivotField name="Small Area 2022" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="160">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H961" totalsRowShown="0">
   <x:autoFilter ref="A1:H961"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04172V04943"/>
     <x:tableColumn id="6" name="Small Area 2022"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -3045,51 +2018,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SNSA06/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -3276,51 +2249,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H961"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="56.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="37.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="28.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>38</x:v>
@@ -28294,51 +27267,51 @@
       <x:c r="E961" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="F961" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="G961" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H961" s="0">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -28355,51 +27328,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H961" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SNSA06C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="6">
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="6">
         <x:s v="2017"/>
@@ -29056,27 +28029,9628 @@
         <x:n v="18.3"/>
         <x:n v="14.8"/>
         <x:n v="12.9"/>
         <x:n v="22"/>
         <x:n v="15.7"/>
         <x:n v="15.8"/>
         <x:n v="29.7"/>
         <x:n v="46.4"/>
         <x:n v="32.4"/>
         <x:n v="17.5"/>
         <x:n v="22.1"/>
         <x:n v="557.3"/>
         <x:n v="10.4"/>
         <x:n v="9.7"/>
         <x:n v="77.5"/>
         <x:n v="25.4"/>
         <x:n v="5.5"/>
         <x:n v="51.7"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11d-fa58-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bce-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1c31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3299-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bc2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1b7b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2b69-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267100092/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-315d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3721-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="27.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-316e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bb5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32dc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="26.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3214-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="56.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-31c1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="49.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3288-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bdd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11d-fa42-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="48.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bcc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32e9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="39.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1c0b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32fb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bc0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="27.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3941-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3172-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-21b8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-316f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="26.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1c34-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="183.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2b59-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="52.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32db-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0ad2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267137001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2130-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051014/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-318e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32cd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1654-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3142-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="36.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3710-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32c1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3183-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3151-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="55.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1be0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="44.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0ad6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11d-fa4b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-21aa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0ad7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-315e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2b68-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3181-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3184-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2115-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32f9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="28.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3173-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="25.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bf8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-21b7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1c07-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1660-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="63.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11d-fa67-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-315f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1636-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267100081"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bdc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1c25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1c19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="f9bc7b13-72ef-4a33-8cd9-3a4cb66d93ef"/>
+    <s v="A267051003/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="149.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3720-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bc1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32da-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="0c1ef59f-dd79-4b5c-bdc8-cd78b81344c4"/>
+    <s v="A267053001/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3161-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051014/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-329a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32ea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32f8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-21b9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-314b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bd0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1b7c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3928-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32cc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3160-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0d57-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="72.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0acf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-21b6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-315b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2b67-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="48.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2b5a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="47.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-2113-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3122-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bec-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-21a9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11d-fa4c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bd2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1b5f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="33.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3222-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="42.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-314f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3180-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bfb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-314c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1b9b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-316d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1beb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3140-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="34.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1c0a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1c08-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="41.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3297-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bf9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bdb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3215-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="40.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3132-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bcb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11d-fa43-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="56.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-0d58-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267047006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3133-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="34.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1c18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bbf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="28.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1c33-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3170-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-315a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-315c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-314d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="70a53207-2e3a-4527-99f8-31ffcf1e2b8c"/>
+    <s v="A267051003/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="34.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-21ba-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bb3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="26.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32fa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1ba9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="43.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3185-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3141-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="f5fb3c0d-15d6-4162-b591-a995df38064a"/>
+    <s v="A267053001/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="152.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bb4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3182-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3927-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="66.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="cc29160e-9ace-419c-ab23-26f203951828"/>
+    <s v="A267051003/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="104.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32ce-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3121-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3213-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="47.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bb6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3223-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bc3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="27.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1c1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1c32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1c26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-314e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1c06-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bfa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1c09-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3150-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="82e98eac-3354-4e28-9a6e-6421a3584d7b"/>
+    <s v="A267109005/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3216-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="31.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3171-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1d57ba74-c933-4a66-80f0-f0bd8d3f7e6c"/>
+    <s v="A267109005/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bdf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bcf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bcd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="52.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1bea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1b5e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-3298-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-31c2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-32eb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="4c07d11e-1be9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11d-fa58-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bce-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1c31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3299-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bc2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1b7b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2b69-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267100092/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-315d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3721-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-316e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bb5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32dc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3214-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-31c1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3288-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bdd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11d-fa42-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bcc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32e9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="44.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1c0b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32fb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="53.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bc0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3941-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3172-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-21b8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-316f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1c34-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="301"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2b59-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32db-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0ad2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267137001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2130-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051014/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-318e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32cd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1654-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3142-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3710-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32c1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3183-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3151-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1be0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0ad6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11d-fa4b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-21aa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0ad7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-315e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2b68-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3181-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3184-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2115-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="43.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32f9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3173-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="26.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bf8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-21b7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1c07-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1660-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="61.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11d-fa67-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-315f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1636-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267100081"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bdc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1c25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1c19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="f9bc7b13-72ef-4a33-8cd9-3a4cb66d93ef"/>
+    <s v="A267051003/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="68.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3720-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="27.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bc1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32da-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="0c1ef59f-dd79-4b5c-bdc8-cd78b81344c4"/>
+    <s v="A267053001/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3161-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051014/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-329a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32ea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32f8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-21b9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-314b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bd0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1b7c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3928-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32cc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3160-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0d57-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="28.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0acf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-21b6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-315b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2b67-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2b5a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-2113-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3122-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bec-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-21a9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11d-fa4c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bd2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1b5f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="24.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3222-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-314f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3180-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bfb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-314c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1b9b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-316d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1beb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3140-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1c0a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1c08-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3297-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bf9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bdb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3215-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3132-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bcb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11d-fa43-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-0d58-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267047006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3133-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1c18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bbf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1c33-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3170-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-315a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-315c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-314d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="70a53207-2e3a-4527-99f8-31ffcf1e2b8c"/>
+    <s v="A267051003/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-21ba-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bb3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32fa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1ba9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3185-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3141-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="f5fb3c0d-15d6-4162-b591-a995df38064a"/>
+    <s v="A267053001/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="54.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bb4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3182-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3927-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="cc29160e-9ace-419c-ab23-26f203951828"/>
+    <s v="A267051003/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32ce-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3121-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3213-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bb6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3223-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bc3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1c1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1c32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1c26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-314e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1c06-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bfa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1c09-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3150-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="82e98eac-3354-4e28-9a6e-6421a3584d7b"/>
+    <s v="A267109005/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3216-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3171-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1d57ba74-c933-4a66-80f0-f0bd8d3f7e6c"/>
+    <s v="A267109005/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bdf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bcf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bcd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1bea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1b5e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-3298-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-31c2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-32eb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4c07d11e-1be9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11d-fa58-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bce-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1c31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3299-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bc2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1b7b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2b69-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267100092/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-315d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3721-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-316e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bb5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32dc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3214-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-31c1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3288-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bdd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11d-fa42-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="55.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bcc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32e9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="32.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1c0b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32fb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="51.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bc0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3941-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3172-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-21b8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-316f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1c34-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="176.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2b59-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32db-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0ad2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267137001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2130-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051014/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-318e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32cd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1654-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3142-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3710-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32c1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3183-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3151-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1be0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0ad6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11d-fa4b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-21aa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0ad7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-315e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2b68-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3181-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3184-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2115-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="62.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32f9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3173-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bf8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-21b7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1c07-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1660-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="44.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11d-fa67-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-315f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1636-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267100081"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bdc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1c25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1c19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="f9bc7b13-72ef-4a33-8cd9-3a4cb66d93ef"/>
+    <s v="A267051003/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3720-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bc1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32da-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="0c1ef59f-dd79-4b5c-bdc8-cd78b81344c4"/>
+    <s v="A267053001/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3161-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051014/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-329a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32ea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32f8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-21b9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-314b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bd0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1b7c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3928-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32cc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3160-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0d57-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0acf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-21b6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-315b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2b67-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2b5a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-2113-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3122-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bec-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-21a9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11d-fa4c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bd2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1b5f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3222-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-314f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3180-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bfb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-314c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1b9b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-316d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1beb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3140-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1c0a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1c08-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3297-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bf9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bdb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3215-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="26.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3132-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bcb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11d-fa43-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="32.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-0d58-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267047006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3133-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1c18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bbf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1c33-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3170-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-315a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-315c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-314d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="70a53207-2e3a-4527-99f8-31ffcf1e2b8c"/>
+    <s v="A267051003/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-21ba-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bb3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32fa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1ba9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3185-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3141-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="f5fb3c0d-15d6-4162-b591-a995df38064a"/>
+    <s v="A267053001/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="44.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bb4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3182-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3927-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="cc29160e-9ace-419c-ab23-26f203951828"/>
+    <s v="A267051003/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32ce-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3121-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3213-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="54.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bb6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3223-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bc3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1c1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1c32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1c26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-314e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1c06-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bfa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1c09-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3150-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="82e98eac-3354-4e28-9a6e-6421a3584d7b"/>
+    <s v="A267109005/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="51.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3216-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3171-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1d57ba74-c933-4a66-80f0-f0bd8d3f7e6c"/>
+    <s v="A267109005/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bdf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bcf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bcd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="36.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1bea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1b5e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-3298-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-31c2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-32eb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="4c07d11e-1be9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11d-fa58-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bce-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1c31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3299-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bc2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1b7b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2b69-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267100092/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-315d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3721-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="34.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-316e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bb5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32dc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3214-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-31c1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3288-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bdd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11d-fa42-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bcc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="45.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32e9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1c0b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32fb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="90.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bc0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3941-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="44.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3172-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-21b8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-316f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1c34-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="254.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2b59-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32db-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0ad2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267137001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2130-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051014/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-318e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32cd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1654-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3142-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="25.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3710-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="48.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32c1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3183-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3151-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1be0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0ad6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="49.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11d-fa4b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-21aa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0ad7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-315e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2b68-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3181-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3184-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2115-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="32.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32f9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3173-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="47.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bf8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-21b7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1c07-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1660-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="109.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11d-fa67-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="62.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-315f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1636-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267100081"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bdc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1c25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1c19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="f9bc7b13-72ef-4a33-8cd9-3a4cb66d93ef"/>
+    <s v="A267051003/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="37.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3720-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="89.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bc1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32da-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="0c1ef59f-dd79-4b5c-bdc8-cd78b81344c4"/>
+    <s v="A267053001/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3161-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051014/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-329a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32ea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="52.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32f8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-21b9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-314b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bd0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1b7c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3928-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32cc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3160-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="91.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0d57-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0acf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-21b6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-315b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2b67-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="95.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2b5a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="32.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-2113-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3122-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bec-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-21a9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11d-fa4c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bd2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1b5f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3222-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-314f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3180-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bfb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-314c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1b9b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-316d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1beb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3140-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1c0a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1c08-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3297-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bf9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bdb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3215-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="43.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3132-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bcb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11d-fa43-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="64.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-0d58-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267047006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3133-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1c18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bbf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1c33-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3170-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-315a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-315c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-314d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="70a53207-2e3a-4527-99f8-31ffcf1e2b8c"/>
+    <s v="A267051003/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-21ba-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="42.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bb3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32fa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1ba9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3185-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3141-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="f5fb3c0d-15d6-4162-b591-a995df38064a"/>
+    <s v="A267053001/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="39.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bb4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3182-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3927-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="135.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="cc29160e-9ace-419c-ab23-26f203951828"/>
+    <s v="A267051003/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="74.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32ce-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3121-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3213-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="70.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bb6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3223-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bc3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1c1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1c32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1c26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-314e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1c06-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bfa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1c09-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3150-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="82e98eac-3354-4e28-9a6e-6421a3584d7b"/>
+    <s v="A267109005/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3216-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3171-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="117.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1d57ba74-c933-4a66-80f0-f0bd8d3f7e6c"/>
+    <s v="A267109005/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bdf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bcf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bcd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="70.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1bea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1b5e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-3298-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-31c2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-32eb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4c07d11e-1be9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11d-fa58-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bce-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1c31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3299-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bc2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1b7b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2b69-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267100092/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-315d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3721-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-316e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bb5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32dc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3214-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-31c1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3288-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bdd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11d-fa42-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bcc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32e9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1c0b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32fb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bc0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3941-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3172-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-21b8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-316f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1c34-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2b59-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32db-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0ad2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267137001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2130-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051014/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-318e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32cd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1654-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3142-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3710-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32c1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3183-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3151-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1be0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0ad6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11d-fa4b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-21aa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0ad7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-315e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2b68-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3181-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3184-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2115-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="35.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32f9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3173-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bf8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-21b7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1c07-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1660-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="43.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11d-fa67-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-315f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1636-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267100081"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bdc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1c25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1c19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="f9bc7b13-72ef-4a33-8cd9-3a4cb66d93ef"/>
+    <s v="A267051003/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="26.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3720-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bc1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32da-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="0c1ef59f-dd79-4b5c-bdc8-cd78b81344c4"/>
+    <s v="A267053001/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3161-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051014/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-329a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32ea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32f8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-21b9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-314b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bd0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1b7c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3928-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32cc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3160-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0d57-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0acf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-21b6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-315b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2b67-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2b5a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-2113-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3122-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bec-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-21a9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11d-fa4c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bd2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1b5f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3222-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-314f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3180-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bfb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-314c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1b9b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-316d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1beb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3140-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1c0a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1c08-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3297-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bf9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bdb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3215-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3132-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bcb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11d-fa43-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="16.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-0d58-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267047006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3133-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1c18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bbf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1c33-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3170-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-315a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-315c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-314d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="70a53207-2e3a-4527-99f8-31ffcf1e2b8c"/>
+    <s v="A267051003/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-21ba-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bb3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32fa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1ba9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3185-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3141-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="f5fb3c0d-15d6-4162-b591-a995df38064a"/>
+    <s v="A267053001/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="107.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bb4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3182-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3927-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="cc29160e-9ace-419c-ab23-26f203951828"/>
+    <s v="A267051003/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32ce-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3121-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3213-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bb6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3223-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bc3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1c1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1c32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1c26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-314e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1c06-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bfa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1c09-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3150-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="82e98eac-3354-4e28-9a6e-6421a3584d7b"/>
+    <s v="A267109005/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3216-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3171-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1d57ba74-c933-4a66-80f0-f0bd8d3f7e6c"/>
+    <s v="A267109005/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bdf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bcf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bcd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1bea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1b5e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-3298-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-31c2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-32eb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="4c07d11e-1be9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11d-fa58-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bce-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1c31-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3299-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bc2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1b7b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2b69-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267100092/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-315d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3721-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-316e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bb5-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32dc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3214-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-31c1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3288-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bdd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11d-fa42-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bcc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32e9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1c0b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32fb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bc0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3941-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050032"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3172-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-21b8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-316f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1c34-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2b59-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32db-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0ad2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267137001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2130-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051014/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-318e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32cd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1654-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="64.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3142-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3710-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32c1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32e8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3183-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3151-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1be0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0ad6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11d-fa4b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-21aa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0ad7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050037"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-315e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2b68-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3181-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3184-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2115-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="32.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32f9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3173-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bf8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-21b7-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1c07-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049016"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1660-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11d-fa67-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-315f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1636-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267100081"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bdc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="46.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1c25-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050035"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1c19-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f9bc7b13-72ef-4a33-8cd9-3a4cb66d93ef"/>
+    <s v="A267051003/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3720-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bc1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32da-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0c1ef59f-dd79-4b5c-bdc8-cd78b81344c4"/>
+    <s v="A267053001/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3161-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051014/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-329a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32ea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049024"/>
+    <s v="Payments per 100 Households"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32f8-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-21b9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-314b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bd0-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1b7c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3928-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32cc-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3160-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0d57-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267048001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="32.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0acf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-21b6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-315b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2b67-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2b5a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267109006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-2113-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3122-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bec-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-21a9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11d-fa4c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053031"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bd2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1b5f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3222-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-314f-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="34.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3180-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bfb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049029"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-314c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1b9b-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052003"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-316d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1beb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3140-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="22.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1c0a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1c08-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049021"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3297-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bf9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bdb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3215-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049033"/>
+    <s v="Payments per 100 Households"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3132-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bcb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11d-fa43-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049038"/>
+    <s v="Payments per 100 Households"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-0d58-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267047006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="557.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3133-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1c18-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bbf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1c33-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049009"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3170-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-315a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-315c-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-314d-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="70a53207-2e3a-4527-99f8-31ffcf1e2b8c"/>
+    <s v="A267051003/03"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-21ba-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32cb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bb3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049022"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bd1-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052012"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32fa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049030"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1ba9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3185-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3141-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052011"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f5fb3c0d-15d6-4162-b591-a995df38064a"/>
+    <s v="A267053001/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="77.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bb4-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051002"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3182-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050020"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3927-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cc29160e-9ace-419c-ab23-26f203951828"/>
+    <s v="A267051003/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32ce-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053007"/>
+    <s v="Payments per 100 Households"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3121-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051013"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3213-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bb6-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052004"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3223-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053018"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bc3-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267052005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1c1a-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050017"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1c32-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049008"/>
+    <s v="Payments per 100 Households"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1c26-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050015"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-314e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053026"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1c06-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049028"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bfa-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050001"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1c09-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3150-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051010"/>
+    <s v="Payments per 100 Households"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32ca-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049023"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="82e98eac-3354-4e28-9a6e-6421a3584d7b"/>
+    <s v="A267109005/01"/>
+    <s v="Payments per 100 Households"/>
+    <n v="51.7"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3216-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049034"/>
+    <s v="Payments per 100 Households"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3171-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1d57ba74-c933-4a66-80f0-f0bd8d3f7e6c"/>
+    <s v="A267109005/02"/>
+    <s v="Payments per 100 Households"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bdf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267051005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bcf-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053027"/>
+    <s v="Payments per 100 Households"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bcd-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049036"/>
+    <s v="Payments per 100 Households"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1bea-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1b5e-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050019"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-3298-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267053025"/>
+    <s v="Payments per 100 Households"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-31c2-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A268038005"/>
+    <s v="Payments per 100 Households"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-32eb-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267049006"/>
+    <s v="Payments per 100 Households"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="SNSA06C01"/>
+    <s v="Additional Needs Payment Rate Excluding COVID-19 Payments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4c07d11e-1be9-851d-e053-ca3ca8c0ca7f"/>
+    <s v="A267050014"/>
+    <s v="Payments per 100 Households"/>
+    <n v="0.8"/>
+  </r>
+</pivotCacheRecords>
 </file>