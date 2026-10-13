--- v0 (2025-10-07)
+++ v1 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d27f91a5674a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/add2c8c7426842939829d29f1d17cb44.psmdcp" Id="R44ad7b82401f4bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7813a9e152544583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdc7bd946f564588b7e0d6a444fe836a.psmdcp" Id="R7e88663c24d84dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SMRT27</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals who used any internet connected devices or systems for private purposes and problems encountered</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/18/2024 11:00:00 AM</x:t>
+    <x:t>18/10/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Respondents may choose more than one option.&lt;br&gt;Wearable devices examples include smart watch, fitness band, connected goggles or headsets, safety-trackers, internet-connected accessories, internet-connected clothes or shoes, etc.&lt;br&gt;Internet-connected devices for health and medical care examples include internet-connected devices for monitoring blood pressure, sugar level, body weight (e.g. smart scales) or other internet-connected devices for health and medical care&lt;br&gt;Toys connected to the internet examples include robot toys (including educational) or dolls, etc.&lt;br&gt;Security or privacy problems examples include problems related to privacy and protection of personal data or data security issues such as device was hacked, the respondent’s data has been stolen, someone else has taken the control of the device, etc.&lt;br&gt;Safety or health problems includes if devices used by the respondent caused any physical harm to the individual or to another device such as malfunction in a car of the self-driving feature (autopilot) or loss of control over a hacked connected vehicle with loss of functions such as enabling or disabling immobilizer, brakes, airbags, engine, changing passwords, etc.&lt;br&gt;Difficulties using the device examples include setting-up, installing, connecting, pairing the device, etc.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SMRT27/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SMRT</x:t>
   </x:si>
   <x:si>
     <x:t>Smart Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -445,259 +445,132 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...207 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02028V02456" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Principal Economic Status" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H64" totalsRowShown="0">
   <x:autoFilter ref="A1:H64"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02028V02456"/>
     <x:tableColumn id="6" name="Principal Economic Status"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -966,51 +839,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SMRT27/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1199,51 +1072,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H64"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="50.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="26.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -2895,51 +2768,51 @@
       <x:c r="E64" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H64" s="0">
         <x:v>86</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -2956,51 +2829,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H64" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="9">
         <x:s v="SMRT27C01"/>
         <x:s v="SMRT27C02"/>
         <x:s v="SMRT27C03"/>
         <x:s v="SMRT27C04"/>
         <x:s v="SMRT27C05"/>
         <x:s v="SMRT27C06"/>
         <x:s v="SMRT27C07"/>
         <x:s v="SMRT27C08"/>
         <x:s v="SMRT27C09"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="9">
         <x:s v="Wearable devices"/>
         <x:s v="Internet connected devices for health and medical care"/>
         <x:s v="Toys connected to the internet"/>
         <x:s v="A car with built-in wireless internet connection"/>
         <x:s v="Security or privacy problems"/>
         <x:s v="Safety or health problems"/>
         <x:s v="Difficulties using the device"/>
         <x:s v="Other problems encountered"/>
@@ -3063,27 +2936,658 @@
         <x:n v="3"/>
         <x:n v="4"/>
         <x:n v="5"/>
         <x:n v="1"/>
         <x:n v="0"/>
         <x:n v="15"/>
         <x:n v="18"/>
         <x:n v="12"/>
         <x:n v="17"/>
         <x:n v="2"/>
         <x:n v="7"/>
         <x:n v="82"/>
         <x:n v="80"/>
         <x:n v="78"/>
         <x:n v="83"/>
         <x:n v="89"/>
         <x:n v="84"/>
         <x:n v="86"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SMRT27C01"/>
+    <s v="Wearable devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All principal economic status"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="SMRT27C01"/>
+    <s v="Wearable devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="At work"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="SMRT27C01"/>
+    <s v="Wearable devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="SMRT27C01"/>
+    <s v="Wearable devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="3"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="SMRT27C01"/>
+    <s v="Wearable devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="4"/>
+    <s v="Engaged on home duties"/>
+    <s v="%"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="SMRT27C01"/>
+    <s v="Wearable devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Retired from employment"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="SMRT27C01"/>
+    <s v="Wearable devices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="7"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="SMRT27C02"/>
+    <s v="Internet connected devices for health and medical care"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All principal economic status"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SMRT27C02"/>
+    <s v="Internet connected devices for health and medical care"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="At work"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SMRT27C02"/>
+    <s v="Internet connected devices for health and medical care"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SMRT27C02"/>
+    <s v="Internet connected devices for health and medical care"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="3"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SMRT27C02"/>
+    <s v="Internet connected devices for health and medical care"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="4"/>
+    <s v="Engaged on home duties"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SMRT27C02"/>
+    <s v="Internet connected devices for health and medical care"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Retired from employment"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SMRT27C02"/>
+    <s v="Internet connected devices for health and medical care"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="7"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SMRT27C03"/>
+    <s v="Toys connected to the internet"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All principal economic status"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SMRT27C03"/>
+    <s v="Toys connected to the internet"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="At work"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SMRT27C03"/>
+    <s v="Toys connected to the internet"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SMRT27C03"/>
+    <s v="Toys connected to the internet"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="3"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SMRT27C03"/>
+    <s v="Toys connected to the internet"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="4"/>
+    <s v="Engaged on home duties"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SMRT27C03"/>
+    <s v="Toys connected to the internet"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Retired from employment"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SMRT27C03"/>
+    <s v="Toys connected to the internet"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="7"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SMRT27C04"/>
+    <s v="A car with built-in wireless internet connection"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All principal economic status"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SMRT27C04"/>
+    <s v="A car with built-in wireless internet connection"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="At work"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SMRT27C04"/>
+    <s v="A car with built-in wireless internet connection"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SMRT27C04"/>
+    <s v="A car with built-in wireless internet connection"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="3"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SMRT27C04"/>
+    <s v="A car with built-in wireless internet connection"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="4"/>
+    <s v="Engaged on home duties"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SMRT27C04"/>
+    <s v="A car with built-in wireless internet connection"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Retired from employment"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SMRT27C04"/>
+    <s v="A car with built-in wireless internet connection"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="7"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SMRT27C05"/>
+    <s v="Security or privacy problems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All principal economic status"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SMRT27C05"/>
+    <s v="Security or privacy problems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="At work"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SMRT27C05"/>
+    <s v="Security or privacy problems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SMRT27C05"/>
+    <s v="Security or privacy problems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="3"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SMRT27C05"/>
+    <s v="Security or privacy problems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="4"/>
+    <s v="Engaged on home duties"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SMRT27C05"/>
+    <s v="Security or privacy problems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Retired from employment"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SMRT27C05"/>
+    <s v="Security or privacy problems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="7"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SMRT27C06"/>
+    <s v="Safety or health problems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All principal economic status"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SMRT27C06"/>
+    <s v="Safety or health problems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="At work"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SMRT27C06"/>
+    <s v="Safety or health problems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SMRT27C06"/>
+    <s v="Safety or health problems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="3"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SMRT27C06"/>
+    <s v="Safety or health problems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="4"/>
+    <s v="Engaged on home duties"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SMRT27C06"/>
+    <s v="Safety or health problems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Retired from employment"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SMRT27C06"/>
+    <s v="Safety or health problems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="7"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="SMRT27C07"/>
+    <s v="Difficulties using the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All principal economic status"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SMRT27C07"/>
+    <s v="Difficulties using the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="At work"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SMRT27C07"/>
+    <s v="Difficulties using the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SMRT27C07"/>
+    <s v="Difficulties using the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="3"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SMRT27C07"/>
+    <s v="Difficulties using the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="4"/>
+    <s v="Engaged on home duties"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SMRT27C07"/>
+    <s v="Difficulties using the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Retired from employment"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SMRT27C07"/>
+    <s v="Difficulties using the device"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="7"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SMRT27C08"/>
+    <s v="Other problems encountered"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All principal economic status"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SMRT27C08"/>
+    <s v="Other problems encountered"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="At work"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SMRT27C08"/>
+    <s v="Other problems encountered"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SMRT27C08"/>
+    <s v="Other problems encountered"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="3"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SMRT27C08"/>
+    <s v="Other problems encountered"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="4"/>
+    <s v="Engaged on home duties"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SMRT27C08"/>
+    <s v="Other problems encountered"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Retired from employment"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SMRT27C08"/>
+    <s v="Other problems encountered"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="7"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SMRT27C09"/>
+    <s v="No problems encountered"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All principal economic status"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SMRT27C09"/>
+    <s v="No problems encountered"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="At work"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SMRT27C09"/>
+    <s v="No problems encountered"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="SMRT27C09"/>
+    <s v="No problems encountered"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="3"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SMRT27C09"/>
+    <s v="No problems encountered"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="4"/>
+    <s v="Engaged on home duties"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="SMRT27C09"/>
+    <s v="No problems encountered"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Retired from employment"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="SMRT27C09"/>
+    <s v="No problems encountered"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="7"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+</pivotCacheRecords>
 </file>