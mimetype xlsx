--- v0 (2025-10-06)
+++ v1 (2026-09-21)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f33c9d221d46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85c55568437e401d9fb0bfe9752f3ad3.psmdcp" Id="R40b2ef50dee34df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f56f85868d04b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b514466d1af478992cf956989e0a161.psmdcp" Id="R56367ac73daa466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SMRT24</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals who used other internet connected home  entertainment devices/systems</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/18/2024 11:00:00 AM</x:t>
+    <x:t>18/10/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Respondents may select more than one option.&lt;br&gt;internet connected TV includes smart TVs or other less advanced connected TV sets, including where a TV set has been connected to the network via a Chromecast.&lt;br&gt;Internet connected game console includes all types of internet connected games consoles such as Wii U, PlayStation 4, Xbox One, Nintendo Switch, etc. Excludes gaming on mobile phones, tablets or laptops.&lt;br&gt;Internet connected home audio system includes all types of internet connected home audio systems and smart speakers, including basic speakers which can be connected via for example Bluetooth.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SMRT24/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SMRT</x:t>
   </x:si>
   <x:si>
     <x:t>Smart Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -409,211 +409,120 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...159 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02028V02456" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Principal Economic Status" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H22" totalsRowShown="0">
   <x:autoFilter ref="A1:H22"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02028V02456"/>
     <x:tableColumn id="6" name="Principal Economic Status"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -882,51 +791,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SMRT24/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1115,51 +1024,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H22"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="54.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="26.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1719,51 +1628,51 @@
       <x:c r="E22" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H22" s="0">
         <x:v>24</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1780,51 +1689,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H22" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="SMRT24C01"/>
         <x:s v="SMRT24C02"/>
         <x:s v="SMRT24C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
         <x:s v="An internet connected TV"/>
         <x:s v="An internet connected game console"/>
         <x:s v="An internet connected home audio system, smart speakers"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2024"/>
       </x:sharedItems>
@@ -1861,27 +1770,238 @@
         <x:n v="76"/>
         <x:n v="78"/>
         <x:n v="77"/>
         <x:n v="82"/>
         <x:n v="80"/>
         <x:n v="61"/>
         <x:n v="83"/>
         <x:n v="37"/>
         <x:n v="41"/>
         <x:n v="27"/>
         <x:n v="60"/>
         <x:n v="7"/>
         <x:n v="30"/>
         <x:n v="29"/>
         <x:n v="46"/>
         <x:n v="40"/>
         <x:n v="18"/>
         <x:n v="24"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SMRT24C01"/>
+    <s v="An internet connected TV"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All principal economic status"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="SMRT24C01"/>
+    <s v="An internet connected TV"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="At work"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="SMRT24C01"/>
+    <s v="An internet connected TV"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="SMRT24C01"/>
+    <s v="An internet connected TV"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="3"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="SMRT24C01"/>
+    <s v="An internet connected TV"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="4"/>
+    <s v="Engaged on home duties"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="SMRT24C01"/>
+    <s v="An internet connected TV"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Retired from employment"/>
+    <s v="%"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="SMRT24C01"/>
+    <s v="An internet connected TV"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="7"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="SMRT24C02"/>
+    <s v="An internet connected game console"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All principal economic status"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="SMRT24C02"/>
+    <s v="An internet connected game console"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="At work"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="SMRT24C02"/>
+    <s v="An internet connected game console"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="SMRT24C02"/>
+    <s v="An internet connected game console"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="3"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="SMRT24C02"/>
+    <s v="An internet connected game console"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="4"/>
+    <s v="Engaged on home duties"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="SMRT24C02"/>
+    <s v="An internet connected game console"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Retired from employment"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SMRT24C02"/>
+    <s v="An internet connected game console"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="7"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="SMRT24C03"/>
+    <s v="An internet connected home audio system, smart speakers"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All principal economic status"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="SMRT24C03"/>
+    <s v="An internet connected home audio system, smart speakers"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="At work"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="SMRT24C03"/>
+    <s v="An internet connected home audio system, smart speakers"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="SMRT24C03"/>
+    <s v="An internet connected home audio system, smart speakers"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="3"/>
+    <s v="Student"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="SMRT24C03"/>
+    <s v="An internet connected home audio system, smart speakers"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="4"/>
+    <s v="Engaged on home duties"/>
+    <s v="%"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="SMRT24C03"/>
+    <s v="An internet connected home audio system, smart speakers"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="5"/>
+    <s v="Retired from employment"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SMRT24C03"/>
+    <s v="An internet connected home audio system, smart speakers"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="7"/>
+    <s v="Other"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+</pivotCacheRecords>
+</file>