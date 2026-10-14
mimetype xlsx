--- v0 (2025-10-06)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R024230a0977a4001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/853bede0906a41829a23618d3c876718.psmdcp" Id="R0882830cbd9748e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac6037bc0584a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7066adddd49240f5ac370313eb367e5c.psmdcp" Id="R020f943cc7fa4cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SMRT06</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals who used / did not use any internet-connected devices or systems for private purposes by their reason for not using</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/18/2024 11:00:00 AM</x:t>
+    <x:t>18/10/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals aged 16 years and over who used the internet in the previous 3 months. &lt;br&gt;Interact via the internet with household equipment or appliances that are connected to the internet (such as control of heating, control of lights and other building/apartment maintenance systems; household appliances e.g. oven, washing machine, robot vacuum cleaner; security systems e.g. locks, alarms, security cameras). &lt;br&gt;Examples include thermostat, utility meters, lights including smart lights, plug-ins or other internet-connected solutions for energy management for your home. &lt;br&gt;Examples includes home alarm system, smoke detector, security cameras, door locks or other internet-connected security/safety solutions for your home. &lt;br&gt;Examples include robot vacuums, fridges, ovens, coffee machines, etc. &lt;br&gt;In the form of a smart speaker or of an app, such as Google Home, Amazon Alexa/Echo/computer, Google Assistant, Siri, Cortana, Bixby, etc. &lt;br&gt;Internet-connected devices or systems referenced in Table 3.1. &lt;br&gt;For example was not compatible with other home equipment already used by the respondent. &lt;br&gt;This refers to concerns about the privacy and protection of personal data generated by these devices or systems. &lt;br&gt;Such as concerns that the device or system will be hacked. &lt;br&gt;Such as that the use of the device or system could lead to an accident, injury or health problem. In respondents perception, might become dangerous for reasons other than hacking, e.g. if software is defective, or there is no internet connection or the device itself may be harmful (e.g. because of exposure to electromagnetic fields which can potentially cause health problems).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SMRT06/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SMRT</x:t>
   </x:si>
   <x:si>
     <x:t>Smart Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -454,275 +454,136 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...223 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H85" totalsRowShown="0">
   <x:autoFilter ref="A1:H85"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -991,51 +852,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SMRT06/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1224,51 +1085,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="64.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -3466,51 +3327,51 @@
       <x:c r="E85" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H85" s="0">
         <x:v>6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3527,51 +3388,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H85" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="14">
         <x:s v="SMRT06C01"/>
         <x:s v="SMRT06C02"/>
         <x:s v="SMRT06C03"/>
         <x:s v="SMRT06C04"/>
         <x:s v="SMRT06C05"/>
         <x:s v="SMRT06C06"/>
         <x:s v="SMRT06C07"/>
         <x:s v="SMRT06C08"/>
         <x:s v="SMRT06C09"/>
         <x:s v="SMRT06C10"/>
         <x:s v="SMRT06C11"/>
         <x:s v="SMRT06C12"/>
         <x:s v="SMRT06C13"/>
         <x:s v="SMRT06C14"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="14">
         <x:s v="Internet connected devices for energy management in the home"/>
         <x:s v="Internet connected home security systems"/>
         <x:s v="Internet connected home appliances"/>
@@ -3647,27 +3508,868 @@
         <x:n v="39"/>
         <x:n v="37"/>
         <x:n v="4"/>
         <x:n v="9"/>
         <x:n v="70"/>
         <x:n v="67"/>
         <x:n v="69"/>
         <x:n v="65"/>
         <x:n v="18"/>
         <x:n v="12"/>
         <x:n v="3"/>
         <x:n v="2"/>
         <x:n v="11"/>
         <x:n v="20"/>
         <x:n v="26"/>
         <x:n v="1"/>
         <x:n v="8"/>
         <x:n v="10"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="SMRT06C01"/>
+    <s v="Internet connected devices for energy management in the home"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="SMRT06C01"/>
+    <s v="Internet connected devices for energy management in the home"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="SMRT06C01"/>
+    <s v="Internet connected devices for energy management in the home"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SMRT06C01"/>
+    <s v="Internet connected devices for energy management in the home"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="SMRT06C01"/>
+    <s v="Internet connected devices for energy management in the home"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="SMRT06C01"/>
+    <s v="Internet connected devices for energy management in the home"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SMRT06C02"/>
+    <s v="Internet connected home security systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SMRT06C02"/>
+    <s v="Internet connected home security systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="SMRT06C02"/>
+    <s v="Internet connected home security systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SMRT06C02"/>
+    <s v="Internet connected home security systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="SMRT06C02"/>
+    <s v="Internet connected home security systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="SMRT06C02"/>
+    <s v="Internet connected home security systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="SMRT06C03"/>
+    <s v="Internet connected home appliances"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SMRT06C03"/>
+    <s v="Internet connected home appliances"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SMRT06C03"/>
+    <s v="Internet connected home appliances"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SMRT06C03"/>
+    <s v="Internet connected home appliances"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SMRT06C03"/>
+    <s v="Internet connected home appliances"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SMRT06C03"/>
+    <s v="Internet connected home appliances"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SMRT06C04"/>
+    <s v="Virtual assistant"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="SMRT06C04"/>
+    <s v="Virtual assistant"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="SMRT06C04"/>
+    <s v="Virtual assistant"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="SMRT06C04"/>
+    <s v="Virtual assistant"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="SMRT06C04"/>
+    <s v="Virtual assistant"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="SMRT06C04"/>
+    <s v="Virtual assistant"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="SMRT06C05"/>
+    <s v="Did not use internet connected devices and systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="SMRT06C05"/>
+    <s v="Did not use internet connected devices and systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="SMRT06C05"/>
+    <s v="Did not use internet connected devices and systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="SMRT06C05"/>
+    <s v="Did not use internet connected devices and systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="SMRT06C05"/>
+    <s v="Did not use internet connected devices and systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="SMRT06C05"/>
+    <s v="Did not use internet connected devices and systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="SMRT06C06"/>
+    <s v="I didn't know such devices or systems exist"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SMRT06C06"/>
+    <s v="I didn't know such devices or systems exist"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SMRT06C06"/>
+    <s v="I didn't know such devices or systems exist"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SMRT06C06"/>
+    <s v="I didn't know such devices or systems exist"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SMRT06C06"/>
+    <s v="I didn't know such devices or systems exist"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SMRT06C06"/>
+    <s v="I didn't know such devices or systems exist"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SMRT06C07"/>
+    <s v="I had no need to use those connected devices/systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="SMRT06C07"/>
+    <s v="I had no need to use those connected devices/systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="SMRT06C07"/>
+    <s v="I had no need to use those connected devices/systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="SMRT06C07"/>
+    <s v="I had no need to use those connected devices/systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="SMRT06C07"/>
+    <s v="I had no need to use those connected devices/systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="SMRT06C07"/>
+    <s v="I had no need to use those connected devices/systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="SMRT06C08"/>
+    <s v="Costs too high"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SMRT06C08"/>
+    <s v="Costs too high"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SMRT06C08"/>
+    <s v="Costs too high"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SMRT06C08"/>
+    <s v="Costs too high"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="SMRT06C08"/>
+    <s v="Costs too high"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SMRT06C08"/>
+    <s v="Costs too high"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SMRT06C09"/>
+    <s v="Lack of compatibility with other devices or systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SMRT06C09"/>
+    <s v="Lack of compatibility with other devices or systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SMRT06C09"/>
+    <s v="Lack of compatibility with other devices or systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SMRT06C09"/>
+    <s v="Lack of compatibility with other devices or systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SMRT06C09"/>
+    <s v="Lack of compatibility with other devices or systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SMRT06C09"/>
+    <s v="Lack of compatibility with other devices or systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SMRT06C10"/>
+    <s v="Lack of skill to use those devices or systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SMRT06C10"/>
+    <s v="Lack of skill to use those devices or systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SMRT06C10"/>
+    <s v="Lack of skill to use those devices or systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="SMRT06C10"/>
+    <s v="Lack of skill to use those devices or systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SMRT06C10"/>
+    <s v="Lack of skill to use those devices or systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SMRT06C10"/>
+    <s v="Lack of skill to use those devices or systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SMRT06C11"/>
+    <s v="Concerns about the privacy and protection of personal data generated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SMRT06C11"/>
+    <s v="Concerns about the privacy and protection of personal data generated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SMRT06C11"/>
+    <s v="Concerns about the privacy and protection of personal data generated"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="SMRT06C11"/>
+    <s v="Concerns about the privacy and protection of personal data generated"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="SMRT06C11"/>
+    <s v="Concerns about the privacy and protection of personal data generated"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="SMRT06C11"/>
+    <s v="Concerns about the privacy and protection of personal data generated"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="SMRT06C12"/>
+    <s v="Concerns about security"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SMRT06C12"/>
+    <s v="Concerns about security"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="SMRT06C12"/>
+    <s v="Concerns about security"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SMRT06C12"/>
+    <s v="Concerns about security"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="SMRT06C12"/>
+    <s v="Concerns about security"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="SMRT06C12"/>
+    <s v="Concerns about security"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SMRT06C13"/>
+    <s v="Concerns about safety or health"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SMRT06C13"/>
+    <s v="Concerns about safety or health"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="SMRT06C13"/>
+    <s v="Concerns about safety or health"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="SMRT06C13"/>
+    <s v="Concerns about safety or health"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SMRT06C13"/>
+    <s v="Concerns about safety or health"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SMRT06C13"/>
+    <s v="Concerns about safety or health"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="SMRT06C14"/>
+    <s v="Other reasons for not using any internet connected devices or systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="SMRT06C14"/>
+    <s v="Other reasons for not using any internet connected devices or systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SMRT06C14"/>
+    <s v="Other reasons for not using any internet connected devices or systems"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SMRT06C14"/>
+    <s v="Other reasons for not using any internet connected devices or systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SMRT06C14"/>
+    <s v="Other reasons for not using any internet connected devices or systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SMRT06C14"/>
+    <s v="Other reasons for not using any internet connected devices or systems"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+</pivotCacheRecords>
 </file>