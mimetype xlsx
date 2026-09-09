--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8972511ecec54a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cd47e7246c84836bf79301522d08332.psmdcp" Id="R9d533aec066b46a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9532b64e24425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01b7daa4bffd48a8bb36f3695e0dc22d.psmdcp" Id="R51c3d654916d4af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Impact of Cost of Living Measures on Poverty Rates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>30/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Self-Reported Chronic Illness Status of persons aged 16 and over.&lt;br&gt;&lt;br&gt;The income reference period for SILC year T is the T-1 calendar year, i.e. for SILC 2025 the income reference period is the 2024 calendar year.&lt;br&gt;&lt;br&gt;The Government introduced Cost of Living measures in response to the cost of living crisis. The statistics in this table reflect the estimated poverty rates in SILC 2025 and poverty rates excluding the cost of living measures that were implemented in calendar year 2024. See background notes(https://www.cso.ie/en/releasesandpublications/ep/p-pihs/povertyindicatorsbyhealthstatus-surveyonincomeandlivingconditionssilc2023/backgroundnotes/) for details.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIH09/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIH09/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILCHS</x:t>
   </x:si>
   <x:si>
     <x:t>SILC Module on Poverty Indicators by Health Status</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paul Christopher</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -759,51 +759,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIH09/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIH09/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">