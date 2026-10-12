--- v0 (2025-12-23)
+++ v1 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd16fe1145d4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f61ef8d7829d424ab9d7da6acc480804.psmdcp" Id="R74ca5d6d774f4610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c77eb16293e4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdfa31cfd3604f1cae75dbf809bd9a22.psmdcp" Id="R0ab3618c829e4721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIH04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Enforced Deprivation and Poverty Rates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>31/07/2025 11:00:00</x:t>
+    <x:t>30/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The data for 2020 to 2022 in this table was updated on 25/06/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. SeeInformation Note.(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/)&lt;br&gt;&lt;br&gt;Self-Reported Long-term Limitation in Activity Status of persons aged 16 and over is via the Global Activity Limitation Indicator (GALI). Limited in usual activities for at least six months prior to their interview date. See background notes (https://www.cso.ie/en/releasesandpublications/ep/p-pihs/povertyindicatorsbyhealthstatus-surveyonincomeandlivingconditionssilc2023/backgroundnotes/)for details</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIH04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILCHS</x:t>
   </x:si>
   <x:si>
     <x:t>SILC Module on Poverty Indicators by Health Status</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -210,50 +210,53 @@
     <x:t>Limited in activity but not severely</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
     <x:t>Not limited in activity</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All persons - Long-term limitation in activity status</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>SIH04C02</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of individuals aged 16 and over enforced deprivation rate</x:t>
   </x:si>
   <x:si>
     <x:t>SIH04C03</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of individuals aged 16 and over consistent poverty rate</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -421,109 +424,111 @@
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="5">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
+        <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="5">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
+        <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="C04136V04902" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Self-Reported  Long-term Limitation in Activity Status" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H61" totalsRowShown="0">
-  <x:autoFilter ref="A1:H61"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H73" totalsRowShown="0">
+  <x:autoFilter ref="A1:H73"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04136V04902"/>
     <x:tableColumn id="6" name="Self-Reported  Long-term Limitation in Activity Status"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1024,51 +1029,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H61"/>
+  <x:dimension ref="A1:H73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="62.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="50.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1588,1085 +1593,1397 @@
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H21" s="0">
         <x:v>10.8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="B22" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>32.3</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="B23" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>20.4</x:v>
+        <x:v>17.7</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="B24" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="0">
-        <x:v>10.7</x:v>
+        <x:v>9.8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="B25" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>13.2</x:v>
+        <x:v>11.7</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H26" s="0">
-        <x:v>32.8</x:v>
+        <x:v>32.3</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>19.8</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>10.3</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>12.7</x:v>
+        <x:v>13.2</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>41.9</x:v>
+        <x:v>32.8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>25.8</x:v>
+        <x:v>19.8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>12.5</x:v>
+        <x:v>10.3</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>16</x:v>
+        <x:v>12.7</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>32</x:v>
+        <x:v>41.9</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>25.4</x:v>
+        <x:v>25.8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>13.5</x:v>
+        <x:v>12.5</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>16.3</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>28.2</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H39" s="0">
-        <x:v>20.1</x:v>
+        <x:v>25.4</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>12.2</x:v>
+        <x:v>13.5</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H41" s="0">
-        <x:v>14.1</x:v>
+        <x:v>16.3</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="B42" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H42" s="0">
-        <x:v>11.5</x:v>
+        <x:v>28.2</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="B43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>6.9</x:v>
+        <x:v>20.1</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="B44" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H44" s="0">
-        <x:v>2.8</x:v>
+        <x:v>12.2</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="B45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H45" s="0">
-        <x:v>3.8</x:v>
+        <x:v>14.1</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="B46" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>12.7</x:v>
+        <x:v>34.3</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="B47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>6.7</x:v>
+        <x:v>23.4</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="B48" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>2.6</x:v>
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="B49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>3.7</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>13.3</x:v>
+        <x:v>11.5</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>8.2</x:v>
+        <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>3.1</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>4.4</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>8.9</x:v>
+        <x:v>12.7</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>5.7</x:v>
+        <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>3.2</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>10.6</x:v>
+        <x:v>13.3</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>7</x:v>
+        <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H60" s="0">
         <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H61" s="0">
+        <x:v>4.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:8">
+      <x:c r="A62" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F62" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G62" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H62" s="0">
+        <x:v>8.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:8">
+      <x:c r="A63" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G63" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H63" s="0">
+        <x:v>5.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:8">
+      <x:c r="A64" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G64" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H64" s="0">
+        <x:v>2.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:8">
+      <x:c r="A65" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G65" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H65" s="0">
+        <x:v>3.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:8">
+      <x:c r="A66" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G66" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H66" s="0">
+        <x:v>10.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:8">
+      <x:c r="A67" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G67" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H67" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:8">
+      <x:c r="A68" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G68" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H68" s="0">
+        <x:v>3.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:8">
+      <x:c r="A69" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G69" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H69" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:8">
+      <x:c r="A70" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G70" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H70" s="0">
+        <x:v>9.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:8">
+      <x:c r="A71" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G71" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H71" s="0">
+        <x:v>8.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:8">
+      <x:c r="A72" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G72" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H72" s="0">
+        <x:v>2.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:8">
+      <x:c r="A73" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G73" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H73" s="0">
         <x:v>4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
@@ -2717,146 +3034,159 @@
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="SIH04C01"/>
         <x:s v="SIH04C02"/>
         <x:s v="SIH04C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
         <x:s v="Percentage of individuals aged 16 and over risk of poverty rate"/>
         <x:s v="Percentage of individuals aged 16 and over enforced deprivation rate"/>
         <x:s v="Percentage of individuals aged 16 and over consistent poverty rate"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04136V04902">
       <x:sharedItems count="4">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Self-Reported  Long-term Limitation in Activity Status">
       <x:sharedItems count="4">
         <x:s v="Severely limited in activity"/>
         <x:s v="Limited in activity but not severely"/>
         <x:s v="Not limited in activity"/>
         <x:s v="All persons - Long-term limitation in activity status"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="2.4" maxValue="41.9" count="56">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="2.4" maxValue="41.9" count="67">
         <x:n v="22"/>
         <x:n v="16.8"/>
         <x:n v="10.7"/>
         <x:n v="12.1"/>
         <x:n v="23.1"/>
         <x:n v="19.7"/>
         <x:n v="9.1"/>
         <x:n v="11.3"/>
         <x:n v="25.4"/>
         <x:n v="20"/>
         <x:n v="9.7"/>
         <x:n v="12"/>
         <x:n v="16.5"/>
         <x:n v="13"/>
         <x:n v="8.3"/>
         <x:n v="9.5"/>
         <x:n v="22.9"/>
         <x:n v="16.9"/>
         <x:n v="9"/>
         <x:n v="10.8"/>
+        <x:n v="20.8"/>
+        <x:n v="17.7"/>
+        <x:n v="9.8"/>
+        <x:n v="11.7"/>
         <x:n v="32.3"/>
         <x:n v="20.4"/>
         <x:n v="13.2"/>
         <x:n v="32.8"/>
         <x:n v="19.8"/>
         <x:n v="10.3"/>
         <x:n v="12.7"/>
         <x:n v="41.9"/>
         <x:n v="25.8"/>
         <x:n v="12.5"/>
         <x:n v="16"/>
         <x:n v="32"/>
         <x:n v="13.5"/>
         <x:n v="16.3"/>
         <x:n v="28.2"/>
         <x:n v="20.1"/>
         <x:n v="12.2"/>
         <x:n v="14.1"/>
+        <x:n v="34.3"/>
+        <x:n v="23.4"/>
+        <x:n v="10.9"/>
+        <x:n v="14"/>
         <x:n v="11.5"/>
         <x:n v="6.9"/>
         <x:n v="2.8"/>
         <x:n v="3.8"/>
         <x:n v="6.7"/>
         <x:n v="2.6"/>
         <x:n v="3.7"/>
         <x:n v="13.3"/>
         <x:n v="8.2"/>
         <x:n v="3.1"/>
         <x:n v="4.4"/>
         <x:n v="8.9"/>
         <x:n v="5.7"/>
         <x:n v="2.4"/>
         <x:n v="3.2"/>
         <x:n v="10.6"/>
         <x:n v="7"/>
         <x:n v="4"/>
+        <x:n v="9.9"/>
+        <x:n v="8.6"/>
+        <x:n v="2.7"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIH04C01"/>
     <s v="Percentage of individuals aged 16 and over risk of poverty rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Severely limited in activity"/>
     <s v="%"/>
     <n v="22"/>
   </r>
   <r>
     <s v="SIH04C01"/>
     <s v="Percentage of individuals aged 16 and over risk of poverty rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Limited in activity but not severely"/>
@@ -3022,50 +3352,90 @@
     <s v="Limited in activity but not severely"/>
     <s v="%"/>
     <n v="16.9"/>
   </r>
   <r>
     <s v="SIH04C01"/>
     <s v="Percentage of individuals aged 16 and over risk of poverty rate"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="30"/>
     <s v="Not limited in activity"/>
     <s v="%"/>
     <n v="9"/>
   </r>
   <r>
     <s v="SIH04C01"/>
     <s v="Percentage of individuals aged 16 and over risk of poverty rate"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All persons - Long-term limitation in activity status"/>
     <s v="%"/>
     <n v="10.8"/>
   </r>
   <r>
+    <s v="SIH04C01"/>
+    <s v="Percentage of individuals aged 16 and over risk of poverty rate"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Severely limited in activity"/>
+    <s v="%"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="SIH04C01"/>
+    <s v="Percentage of individuals aged 16 and over risk of poverty rate"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Limited in activity but not severely"/>
+    <s v="%"/>
+    <n v="17.7"/>
+  </r>
+  <r>
+    <s v="SIH04C01"/>
+    <s v="Percentage of individuals aged 16 and over risk of poverty rate"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="Not limited in activity"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="SIH04C01"/>
+    <s v="Percentage of individuals aged 16 and over risk of poverty rate"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All persons - Long-term limitation in activity status"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
     <s v="SIH04C02"/>
     <s v="Percentage of individuals aged 16 and over enforced deprivation rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Severely limited in activity"/>
     <s v="%"/>
     <n v="32.3"/>
   </r>
   <r>
     <s v="SIH04C02"/>
     <s v="Percentage of individuals aged 16 and over enforced deprivation rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Limited in activity but not severely"/>
     <s v="%"/>
     <n v="20.4"/>
   </r>
   <r>
     <s v="SIH04C02"/>
     <s v="Percentage of individuals aged 16 and over enforced deprivation rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="30"/>
@@ -3222,50 +3592,90 @@
     <s v="Limited in activity but not severely"/>
     <s v="%"/>
     <n v="20.1"/>
   </r>
   <r>
     <s v="SIH04C02"/>
     <s v="Percentage of individuals aged 16 and over enforced deprivation rate"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="30"/>
     <s v="Not limited in activity"/>
     <s v="%"/>
     <n v="12.2"/>
   </r>
   <r>
     <s v="SIH04C02"/>
     <s v="Percentage of individuals aged 16 and over enforced deprivation rate"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All persons - Long-term limitation in activity status"/>
     <s v="%"/>
     <n v="14.1"/>
   </r>
   <r>
+    <s v="SIH04C02"/>
+    <s v="Percentage of individuals aged 16 and over enforced deprivation rate"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Severely limited in activity"/>
+    <s v="%"/>
+    <n v="34.3"/>
+  </r>
+  <r>
+    <s v="SIH04C02"/>
+    <s v="Percentage of individuals aged 16 and over enforced deprivation rate"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Limited in activity but not severely"/>
+    <s v="%"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="SIH04C02"/>
+    <s v="Percentage of individuals aged 16 and over enforced deprivation rate"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="Not limited in activity"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="SIH04C02"/>
+    <s v="Percentage of individuals aged 16 and over enforced deprivation rate"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All persons - Long-term limitation in activity status"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
     <s v="SIH04C03"/>
     <s v="Percentage of individuals aged 16 and over consistent poverty rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Severely limited in activity"/>
     <s v="%"/>
     <n v="11.5"/>
   </r>
   <r>
     <s v="SIH04C03"/>
     <s v="Percentage of individuals aged 16 and over consistent poverty rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Limited in activity but not severely"/>
     <s v="%"/>
     <n v="6.9"/>
   </r>
   <r>
     <s v="SIH04C03"/>
     <s v="Percentage of individuals aged 16 and over consistent poverty rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="30"/>
@@ -3421,27 +3831,67 @@
     <s v="20"/>
     <s v="Limited in activity but not severely"/>
     <s v="%"/>
     <n v="7"/>
   </r>
   <r>
     <s v="SIH04C03"/>
     <s v="Percentage of individuals aged 16 and over consistent poverty rate"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="30"/>
     <s v="Not limited in activity"/>
     <s v="%"/>
     <n v="3.1"/>
   </r>
   <r>
     <s v="SIH04C03"/>
     <s v="Percentage of individuals aged 16 and over consistent poverty rate"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All persons - Long-term limitation in activity status"/>
     <s v="%"/>
     <n v="4"/>
   </r>
+  <r>
+    <s v="SIH04C03"/>
+    <s v="Percentage of individuals aged 16 and over consistent poverty rate"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Severely limited in activity"/>
+    <s v="%"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="SIH04C03"/>
+    <s v="Percentage of individuals aged 16 and over consistent poverty rate"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Limited in activity but not severely"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="SIH04C03"/>
+    <s v="Percentage of individuals aged 16 and over consistent poverty rate"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="Not limited in activity"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="SIH04C03"/>
+    <s v="Percentage of individuals aged 16 and over consistent poverty rate"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All persons - Long-term limitation in activity status"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
 </pivotCacheRecords>
 </file>