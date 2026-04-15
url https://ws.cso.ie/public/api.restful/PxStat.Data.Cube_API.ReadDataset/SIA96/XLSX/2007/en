--- v3 (2026-03-01)
+++ v4 (2026-04-15)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506152c543bf4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57f233c4f91f4e0cb2bd4cff99d9ff0b.psmdcp" Id="Rfebc93ce07394007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ce719bfb5a43ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/959bb78e153849838169204b20505776.psmdcp" Id="Rcc73468ef8874c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA96</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Decile Distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>20/03/2025 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note.(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/)&lt;br&gt;&lt;br&gt;Deciles: Nominal Equivalised Disposable Income.&lt;br&gt;See background notes.(https://www.cso.ie/en/methods/socialconditions/silc/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA96/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -277,50 +277,53 @@
   </x:si>
   <x:si>
     <x:t>09</x:t>
   </x:si>
   <x:si>
     <x:t>9th decile</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>10th decile</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -471,65 +474,67 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="5">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
+        <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="5">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
+        <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="C02305V02776" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
       </items>
     </pivotField>
     <pivotField name="Deciles" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
@@ -558,52 +563,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J166" totalsRowShown="0">
-  <x:autoFilter ref="A1:J166"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J199" totalsRowShown="0">
+  <x:autoFilter ref="A1:J199"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02305V02776"/>
     <x:tableColumn id="6" name="Deciles"/>
     <x:tableColumn id="7" name="C02196V04140"/>
     <x:tableColumn id="8" name="Region"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1106,51 +1111,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J166"/>
+  <x:dimension ref="A1:J199"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="21.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -6434,50 +6439,1106 @@
         <x:v>50</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J166" s="0">
         <x:v>13.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:10">
+      <x:c r="A167" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B167" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C167" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D167" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E167" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F167" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G167" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H167" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I167" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J167" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:10">
+      <x:c r="A168" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B168" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C168" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D168" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E168" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F168" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G168" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H168" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I168" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J168" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:10">
+      <x:c r="A169" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B169" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C169" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D169" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E169" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F169" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G169" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I169" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J169" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170" spans="1:10">
+      <x:c r="A170" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B170" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C170" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D170" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E170" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F170" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G170" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H170" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I170" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J170" s="0">
+        <x:v>16.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:10">
+      <x:c r="A171" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B171" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C171" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D171" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E171" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F171" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G171" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I171" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J171" s="0">
+        <x:v>9.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:10">
+      <x:c r="A172" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B172" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C172" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D172" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E172" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F172" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G172" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H172" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I172" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J172" s="0">
+        <x:v>7.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:10">
+      <x:c r="A173" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B173" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C173" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D173" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E173" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F173" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G173" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H173" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I173" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J173" s="0">
+        <x:v>14.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:10">
+      <x:c r="A174" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B174" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C174" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D174" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E174" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F174" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G174" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H174" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I174" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J174" s="0">
+        <x:v>10.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:10">
+      <x:c r="A175" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B175" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C175" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D175" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E175" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F175" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G175" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H175" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I175" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J175" s="0">
+        <x:v>8.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:10">
+      <x:c r="A176" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B176" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C176" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D176" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E176" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F176" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G176" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H176" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I176" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J176" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:10">
+      <x:c r="A177" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B177" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C177" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D177" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E177" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F177" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G177" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H177" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I177" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J177" s="0">
+        <x:v>10.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:10">
+      <x:c r="A178" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B178" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C178" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D178" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E178" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F178" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G178" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H178" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I178" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J178" s="0">
+        <x:v>10.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:10">
+      <x:c r="A179" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B179" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C179" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D179" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E179" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F179" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G179" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H179" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I179" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J179" s="0">
+        <x:v>11.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:10">
+      <x:c r="A180" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B180" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C180" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D180" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E180" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F180" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G180" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H180" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I180" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J180" s="0">
+        <x:v>9.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:10">
+      <x:c r="A181" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B181" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C181" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D181" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E181" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F181" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G181" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H181" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I181" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J181" s="0">
+        <x:v>9.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:10">
+      <x:c r="A182" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B182" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C182" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D182" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E182" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F182" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G182" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H182" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I182" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J182" s="0">
+        <x:v>11.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:10">
+      <x:c r="A183" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B183" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C183" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D183" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E183" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F183" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G183" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H183" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I183" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J183" s="0">
+        <x:v>9.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:10">
+      <x:c r="A184" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B184" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C184" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D184" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E184" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F184" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G184" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H184" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I184" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J184" s="0">
+        <x:v>9.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:10">
+      <x:c r="A185" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B185" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C185" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D185" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E185" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F185" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G185" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H185" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I185" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J185" s="0">
+        <x:v>7.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:10">
+      <x:c r="A186" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B186" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C186" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D186" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E186" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F186" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G186" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H186" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I186" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J186" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:10">
+      <x:c r="A187" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B187" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C187" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D187" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E187" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F187" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G187" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I187" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J187" s="0">
+        <x:v>9.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:10">
+      <x:c r="A188" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B188" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C188" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D188" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E188" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F188" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G188" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H188" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I188" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J188" s="0">
+        <x:v>10.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:10">
+      <x:c r="A189" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B189" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C189" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D189" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E189" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F189" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G189" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I189" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J189" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:10">
+      <x:c r="A190" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B190" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C190" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D190" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E190" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F190" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G190" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H190" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I190" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J190" s="0">
+        <x:v>10.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:10">
+      <x:c r="A191" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B191" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C191" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D191" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E191" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F191" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G191" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H191" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I191" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J191" s="0">
+        <x:v>8.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192" spans="1:10">
+      <x:c r="A192" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B192" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C192" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D192" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E192" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F192" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G192" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H192" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I192" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J192" s="0">
+        <x:v>8.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:10">
+      <x:c r="A193" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B193" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C193" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D193" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E193" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F193" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G193" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I193" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J193" s="0">
+        <x:v>11.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:10">
+      <x:c r="A194" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B194" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C194" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D194" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E194" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F194" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G194" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H194" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I194" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J194" s="0">
+        <x:v>4.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:10">
+      <x:c r="A195" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B195" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C195" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D195" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E195" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F195" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G195" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H195" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I195" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J195" s="0">
+        <x:v>11.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:10">
+      <x:c r="A196" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B196" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C196" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D196" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E196" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F196" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G196" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H196" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I196" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J196" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:10">
+      <x:c r="A197" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B197" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C197" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D197" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E197" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F197" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G197" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H197" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I197" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J197" s="0">
+        <x:v>5.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:10">
+      <x:c r="A198" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B198" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C198" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D198" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E198" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F198" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G198" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H198" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I198" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J198" s="0">
+        <x:v>8.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:10">
+      <x:c r="A199" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B199" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C199" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D199" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E199" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F199" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G199" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H199" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I199" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J199" s="0">
+        <x:v>12.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -6523,65 +7584,67 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SIA96C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Percentage of Individuals"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02305V02776">
       <x:sharedItems count="11">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Deciles">
       <x:sharedItems count="11">
         <x:s v="All deciles"/>
         <x:s v="1st decile"/>
         <x:s v="2nd decile"/>
         <x:s v="3rd decile"/>
         <x:s v="4th decile"/>
         <x:s v="5th decile"/>
@@ -6590,51 +7653,51 @@
         <x:s v="8th decile"/>
         <x:s v="9th decile"/>
         <x:s v="10th decile"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02196V04140">
       <x:sharedItems count="3">
         <x:s v="IE04"/>
         <x:s v="IE05"/>
         <x:s v="IE06"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Region">
       <x:sharedItems count="3">
         <x:s v="Northern and Western"/>
         <x:s v="Southern"/>
         <x:s v="Eastern and Midland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="4.1" maxValue="100" count="71">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="4.1" maxValue="100" count="78">
         <x:n v="100"/>
         <x:n v="15.9"/>
         <x:n v="11.3"/>
         <x:n v="7.1"/>
         <x:n v="12.4"/>
         <x:n v="11.5"/>
         <x:n v="8.2"/>
         <x:n v="13.1"/>
         <x:n v="10.5"/>
         <x:n v="8.6"/>
         <x:n v="11.1"/>
         <x:n v="8.4"/>
         <x:n v="8.3"/>
         <x:n v="10.4"/>
         <x:n v="10.3"/>
         <x:n v="9.3"/>
         <x:n v="9.7"/>
         <x:n v="8.5"/>
         <x:n v="9.6"/>
         <x:n v="10.8"/>
         <x:n v="8.1"/>
         <x:n v="8.9"/>
         <x:n v="11.4"/>
         <x:n v="11.2"/>
         <x:n v="5"/>
@@ -6662,50 +7725,57 @@
         <x:n v="14"/>
         <x:n v="10.6"/>
         <x:n v="8"/>
         <x:n v="10"/>
         <x:n v="10.9"/>
         <x:n v="6.6"/>
         <x:n v="11.6"/>
         <x:n v="12.1"/>
         <x:n v="12.5"/>
         <x:n v="13.7"/>
         <x:n v="17.9"/>
         <x:n v="9"/>
         <x:n v="7.9"/>
         <x:n v="12.8"/>
         <x:n v="9.9"/>
         <x:n v="12.7"/>
         <x:n v="8.8"/>
         <x:n v="6.8"/>
         <x:n v="12.3"/>
         <x:n v="4.1"/>
         <x:n v="7.7"/>
         <x:n v="14.8"/>
         <x:n v="13.2"/>
         <x:n v="12.2"/>
         <x:n v="4.5"/>
+        <x:n v="16.7"/>
+        <x:n v="7.8"/>
+        <x:n v="14.2"/>
+        <x:n v="11.7"/>
+        <x:n v="12"/>
+        <x:n v="4.9"/>
+        <x:n v="5.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA96C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All deciles"/>
     <s v="IE04"/>
     <s v="Northern and Western"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="SIA96C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2020"/>
     <s v="2020"/>
@@ -8650,27 +9720,423 @@
   </r>
   <r>
     <s v="SIA96C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="10th decile"/>
     <s v="IE05"/>
     <s v="Southern"/>
     <s v="%"/>
     <n v="7.3"/>
   </r>
   <r>
     <s v="SIA96C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="10th decile"/>
     <s v="IE06"/>
     <s v="Eastern and Midland"/>
     <s v="%"/>
     <n v="13.5"/>
   </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="IE04"/>
+    <s v="Northern and Western"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="IE05"/>
+    <s v="Southern"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="IE06"/>
+    <s v="Eastern and Midland"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="IE04"/>
+    <s v="Northern and Western"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="IE05"/>
+    <s v="Southern"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="IE06"/>
+    <s v="Eastern and Midland"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="IE04"/>
+    <s v="Northern and Western"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="IE05"/>
+    <s v="Southern"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="IE06"/>
+    <s v="Eastern and Midland"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="IE04"/>
+    <s v="Northern and Western"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="IE05"/>
+    <s v="Southern"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="IE06"/>
+    <s v="Eastern and Midland"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="IE04"/>
+    <s v="Northern and Western"/>
+    <s v="%"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="IE05"/>
+    <s v="Southern"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="IE06"/>
+    <s v="Eastern and Midland"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="IE04"/>
+    <s v="Northern and Western"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="IE05"/>
+    <s v="Southern"/>
+    <s v="%"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="IE06"/>
+    <s v="Eastern and Midland"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="IE04"/>
+    <s v="Northern and Western"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="IE05"/>
+    <s v="Southern"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="IE06"/>
+    <s v="Eastern and Midland"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="IE04"/>
+    <s v="Northern and Western"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="IE05"/>
+    <s v="Southern"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="IE06"/>
+    <s v="Eastern and Midland"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="IE04"/>
+    <s v="Northern and Western"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="IE05"/>
+    <s v="Southern"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="IE06"/>
+    <s v="Eastern and Midland"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="IE04"/>
+    <s v="Northern and Western"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="IE05"/>
+    <s v="Southern"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="IE06"/>
+    <s v="Eastern and Midland"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="IE04"/>
+    <s v="Northern and Western"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="IE05"/>
+    <s v="Southern"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SIA96C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="IE06"/>
+    <s v="Eastern and Midland"/>
+    <s v="%"/>
+    <n v="12.8"/>
+  </r>
 </pivotCacheRecords>
 </file>