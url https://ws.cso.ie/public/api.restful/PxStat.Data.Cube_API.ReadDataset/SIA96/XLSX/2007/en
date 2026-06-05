--- v4 (2026-04-15)
+++ v5 (2026-06-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ce719bfb5a43ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/959bb78e153849838169204b20505776.psmdcp" Id="Rcc73468ef8874c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc102eeabe0be4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c54bd0dfd4d34551affda36df8e2c91c.psmdcp" Id="R0bfe51dcbc7246ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>