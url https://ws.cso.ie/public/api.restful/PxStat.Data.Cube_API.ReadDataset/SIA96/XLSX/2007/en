--- v5 (2026-06-05)
+++ v6 (2026-07-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc102eeabe0be4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c54bd0dfd4d34551affda36df8e2c91c.psmdcp" Id="R0bfe51dcbc7246ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f96a867629540e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4486fb99aefb408d924d7810c8e9d7b2.psmdcp" Id="R70c7640a17d64d09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>