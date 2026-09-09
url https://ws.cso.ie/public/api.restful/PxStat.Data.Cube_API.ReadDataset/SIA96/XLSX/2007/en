--- v6 (2026-07-23)
+++ v7 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f96a867629540e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4486fb99aefb408d924d7810c8e9d7b2.psmdcp" Id="R70c7640a17d64d09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24cb6f480443491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2d4331d86ec44a2833e0fac124eeda9.psmdcp" Id="Rc429d1a61d764ab8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>