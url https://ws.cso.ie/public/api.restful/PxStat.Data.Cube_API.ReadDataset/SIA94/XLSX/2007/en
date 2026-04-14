--- v2 (2026-02-26)
+++ v3 (2026-04-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794b5af8a7b14265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/643ad2259b684e62a88bb655cab4cd5c.psmdcp" Id="Rf7d005c930e843d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4bed6006eb46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5878ffb9777d4f1ea36c9d70d244e86e.psmdcp" Id="R54e6f42882674723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA94</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Decile Distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>20/03/2025 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Deciles: Nominal Equivalised Disposable Income.&lt;br&gt;See background notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA94/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -267,50 +267,53 @@
     <x:t>09</x:t>
   </x:si>
   <x:si>
     <x:t>9th decile</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>10th decile</x:t>
   </x:si>
   <x:si>
     <x:t>Rented or rent free</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -462,65 +465,67 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="5">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
+        <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="5">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
+        <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="C01783V03119" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Tenure Status" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="C02305V02776" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
@@ -547,52 +552,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J111" totalsRowShown="0">
-  <x:autoFilter ref="A1:J111"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J133" totalsRowShown="0">
+  <x:autoFilter ref="A1:J133"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C01783V03119"/>
     <x:tableColumn id="6" name="Tenure Status"/>
     <x:tableColumn id="7" name="C02305V02776"/>
     <x:tableColumn id="8" name="Deciles"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1095,51 +1100,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J111"/>
+  <x:dimension ref="A1:J133"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -4663,50 +4668,754 @@
         <x:v>50</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J111" s="0">
         <x:v>4.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:10">
+      <x:c r="A112" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G112" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H112" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I112" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J112" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:10">
+      <x:c r="A113" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F113" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G113" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I113" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J113" s="0">
+        <x:v>5.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:10">
+      <x:c r="A114" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F114" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G114" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H114" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I114" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J114" s="0">
+        <x:v>8.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:10">
+      <x:c r="A115" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F115" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G115" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I115" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J115" s="0">
+        <x:v>8.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:10">
+      <x:c r="A116" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F116" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G116" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H116" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I116" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J116" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:10">
+      <x:c r="A117" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G117" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I117" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J117" s="0">
+        <x:v>10.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:10">
+      <x:c r="A118" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F118" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G118" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H118" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I118" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J118" s="0">
+        <x:v>9.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:10">
+      <x:c r="A119" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G119" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I119" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J119" s="0">
+        <x:v>10.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:10">
+      <x:c r="A120" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G120" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H120" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I120" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J120" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:10">
+      <x:c r="A121" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H121" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I121" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J121" s="0">
+        <x:v>12.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:10">
+      <x:c r="A122" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G122" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H122" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I122" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J122" s="0">
+        <x:v>12.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:10">
+      <x:c r="A123" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H123" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I123" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J123" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:10">
+      <x:c r="A124" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F124" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G124" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H124" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I124" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J124" s="0">
+        <x:v>20.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:10">
+      <x:c r="A125" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G125" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H125" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I125" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J125" s="0">
+        <x:v>13.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:10">
+      <x:c r="A126" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F126" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G126" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H126" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I126" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J126" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:10">
+      <x:c r="A127" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G127" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I127" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J127" s="0">
+        <x:v>9.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:10">
+      <x:c r="A128" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F128" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G128" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H128" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I128" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J128" s="0">
+        <x:v>9.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:10">
+      <x:c r="A129" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F129" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G129" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I129" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J129" s="0">
+        <x:v>10.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:10">
+      <x:c r="A130" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F130" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G130" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H130" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I130" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J130" s="0">
+        <x:v>8.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:10">
+      <x:c r="A131" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F131" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G131" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I131" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J131" s="0">
+        <x:v>5.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:10">
+      <x:c r="A132" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F132" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G132" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H132" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I132" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J132" s="0">
+        <x:v>3.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:10">
+      <x:c r="A133" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F133" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G133" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I133" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J133" s="0">
+        <x:v>4.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4752,116 +5461,118 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SIA94C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Percentage of Individuals"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C01783V03119">
       <x:sharedItems count="2">
         <x:s v="1"/>
         <x:s v="10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Tenure Status">
       <x:sharedItems count="2">
         <x:s v="Owner-occupied"/>
         <x:s v="Rented or rent free"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02305V02776">
       <x:sharedItems count="11">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Deciles">
       <x:sharedItems count="11">
         <x:s v="All deciles"/>
         <x:s v="1st decile"/>
         <x:s v="2nd decile"/>
         <x:s v="3rd decile"/>
         <x:s v="4th decile"/>
         <x:s v="5th decile"/>
         <x:s v="6th decile"/>
         <x:s v="7th decile"/>
         <x:s v="8th decile"/>
         <x:s v="9th decile"/>
         <x:s v="10th decile"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="2.8" maxValue="100" count="69">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="2.8" maxValue="100" count="77">
         <x:n v="100"/>
         <x:n v="5.3"/>
         <x:n v="8.3"/>
         <x:n v="9.2"/>
         <x:n v="9.5"/>
         <x:n v="9.7"/>
         <x:n v="10.8"/>
         <x:n v="10.9"/>
         <x:n v="12.6"/>
         <x:n v="11.3"/>
         <x:n v="12.3"/>
         <x:n v="20.5"/>
         <x:n v="13.7"/>
         <x:n v="11.8"/>
         <x:n v="11.1"/>
         <x:n v="10.6"/>
         <x:n v="8.1"/>
         <x:n v="8"/>
         <x:n v="4.2"/>
         <x:n v="7.1"/>
         <x:n v="4.9"/>
         <x:n v="6.5"/>
         <x:n v="7.8"/>
         <x:n v="8.4"/>
         <x:n v="9.4"/>
@@ -4887,50 +5598,58 @@
         <x:n v="14.5"/>
         <x:n v="7.5"/>
         <x:n v="7.4"/>
         <x:n v="4.7"/>
         <x:n v="5.2"/>
         <x:n v="5.1"/>
         <x:n v="6.1"/>
         <x:n v="9"/>
         <x:n v="11"/>
         <x:n v="11.7"/>
         <x:n v="13.2"/>
         <x:n v="18.9"/>
         <x:n v="16.5"/>
         <x:n v="14.7"/>
         <x:n v="6.6"/>
         <x:n v="7.6"/>
         <x:n v="2.8"/>
         <x:n v="6"/>
         <x:n v="9.1"/>
         <x:n v="9.3"/>
         <x:n v="10.4"/>
         <x:n v="12.5"/>
         <x:n v="11.6"/>
         <x:n v="8.5"/>
         <x:n v="5.4"/>
+        <x:n v="8.2"/>
+        <x:n v="10.2"/>
+        <x:n v="12.9"/>
+        <x:n v="13.9"/>
+        <x:n v="14"/>
+        <x:n v="9.9"/>
+        <x:n v="3.4"/>
+        <x:n v="4.6"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA94C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="-"/>
     <s v="All deciles"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="SIA94C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2020"/>
     <s v="2020"/>
@@ -6215,27 +6934,291 @@
   </r>
   <r>
     <s v="SIA94C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="09"/>
     <s v="9th decile"/>
     <s v="%"/>
     <n v="4.4"/>
   </r>
   <r>
     <s v="SIA94C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="10"/>
     <s v="10th decile"/>
     <s v="%"/>
     <n v="4.4"/>
   </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Owner-occupied"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Owner-occupied"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Owner-occupied"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Owner-occupied"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Owner-occupied"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Owner-occupied"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Owner-occupied"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Owner-occupied"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Owner-occupied"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Owner-occupied"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Owner-occupied"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="%"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Rented or rent free"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Rented or rent free"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="%"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Rented or rent free"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="%"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Rented or rent free"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Rented or rent free"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="%"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Rented or rent free"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Rented or rent free"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="%"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Rented or rent free"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Rented or rent free"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Rented or rent free"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="SIA94C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Rented or rent free"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
 </pivotCacheRecords>
 </file>