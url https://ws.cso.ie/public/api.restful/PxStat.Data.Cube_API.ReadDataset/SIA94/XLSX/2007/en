--- v3 (2026-04-14)
+++ v4 (2026-05-31)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4bed6006eb46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5878ffb9777d4f1ea36c9d70d244e86e.psmdcp" Id="R54e6f42882674723" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796e8da8b4274b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7735d23d3ef4b7e8ded6636a5a00469.psmdcp" Id="Rdd46b77a887847f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>