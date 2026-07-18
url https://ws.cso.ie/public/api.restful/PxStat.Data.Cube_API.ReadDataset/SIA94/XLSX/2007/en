--- v4 (2026-05-31)
+++ v5 (2026-07-18)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796e8da8b4274b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7735d23d3ef4b7e8ded6636a5a00469.psmdcp" Id="Rdd46b77a887847f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53cb8baf72944499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70bbbef3afe1498e89dffa87f63aca0b.psmdcp" Id="R5ea8245281df4491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>