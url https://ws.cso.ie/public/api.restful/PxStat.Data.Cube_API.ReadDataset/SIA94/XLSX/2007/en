--- v5 (2026-07-18)
+++ v6 (2026-09-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53cb8baf72944499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70bbbef3afe1498e89dffa87f63aca0b.psmdcp" Id="R5ea8245281df4491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb051f3ed91ed442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e8c14306bbc406d9712931c3e95d62f.psmdcp" Id="Ra2c85474e2ee4d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>