--- v1 (2026-02-16)
+++ v2 (2026-04-05)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a413621d80e450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52cc9231870a4e8eb2e2b532a2b2ae13.psmdcp" Id="R38b319baa21f4723" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cd95912b434150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5f65ee800e14062a45afee32283709e.psmdcp" Id="R9c21e32d48b84027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA93</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Decile Distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>20/03/2025 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Deciles: Nominal Equivalised Disposable Income.&lt;br&gt;See background notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA93/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -283,50 +283,53 @@
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
     <x:t>2 persons</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>3 or more persons</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -477,65 +480,67 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="5">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
+        <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="5">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
+        <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="C02510V03120" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Number of Persons at Work in the Household" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="C02305V02776" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
@@ -566,52 +571,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J221" totalsRowShown="0">
-  <x:autoFilter ref="A1:J221"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J265" totalsRowShown="0">
+  <x:autoFilter ref="A1:J265"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02510V03120"/>
     <x:tableColumn id="6" name="Number of Persons at Work in the Household"/>
     <x:tableColumn id="7" name="C02305V02776"/>
     <x:tableColumn id="8" name="Deciles"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1114,51 +1119,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J221"/>
+  <x:dimension ref="A1:J265"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="43.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -8202,50 +8207,1458 @@
         <x:v>50</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J221" s="0">
         <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222" spans="1:10">
+      <x:c r="A222" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B222" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C222" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D222" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E222" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F222" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G222" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H222" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I222" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J222" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223" spans="1:10">
+      <x:c r="A223" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B223" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C223" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D223" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E223" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F223" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G223" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H223" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I223" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J223" s="0">
+        <x:v>20.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224" spans="1:10">
+      <x:c r="A224" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B224" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C224" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D224" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E224" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F224" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G224" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H224" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I224" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J224" s="0">
+        <x:v>26.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225" spans="1:10">
+      <x:c r="A225" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B225" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C225" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D225" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E225" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F225" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G225" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H225" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I225" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J225" s="0">
+        <x:v>14.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226" spans="1:10">
+      <x:c r="A226" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B226" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C226" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D226" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E226" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F226" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G226" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H226" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I226" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J226" s="0">
+        <x:v>9.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="227" spans="1:10">
+      <x:c r="A227" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B227" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C227" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D227" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E227" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F227" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G227" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H227" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I227" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J227" s="0">
+        <x:v>7.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="228" spans="1:10">
+      <x:c r="A228" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B228" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C228" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D228" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E228" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F228" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G228" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H228" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I228" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J228" s="0">
+        <x:v>4.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="229" spans="1:10">
+      <x:c r="A229" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B229" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C229" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D229" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E229" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F229" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G229" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H229" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I229" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J229" s="0">
+        <x:v>4.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="230" spans="1:10">
+      <x:c r="A230" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B230" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C230" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D230" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E230" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F230" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G230" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H230" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I230" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J230" s="0">
+        <x:v>4.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="231" spans="1:10">
+      <x:c r="A231" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B231" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C231" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D231" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E231" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F231" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G231" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H231" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I231" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J231" s="0">
+        <x:v>4.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="232" spans="1:10">
+      <x:c r="A232" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B232" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C232" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D232" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E232" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F232" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G232" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H232" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I232" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J232" s="0">
+        <x:v>4.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="233" spans="1:10">
+      <x:c r="A233" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B233" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C233" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D233" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E233" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F233" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G233" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H233" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I233" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J233" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="234" spans="1:10">
+      <x:c r="A234" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B234" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C234" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D234" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E234" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F234" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G234" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H234" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I234" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J234" s="0">
+        <x:v>16.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="235" spans="1:10">
+      <x:c r="A235" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B235" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C235" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D235" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E235" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F235" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G235" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H235" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I235" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J235" s="0">
+        <x:v>8.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="236" spans="1:10">
+      <x:c r="A236" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B236" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C236" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D236" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E236" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F236" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G236" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H236" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I236" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J236" s="0">
+        <x:v>13.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="237" spans="1:10">
+      <x:c r="A237" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B237" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C237" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D237" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E237" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F237" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G237" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H237" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I237" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J237" s="0">
+        <x:v>10.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="238" spans="1:10">
+      <x:c r="A238" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B238" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C238" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D238" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E238" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F238" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G238" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H238" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I238" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J238" s="0">
+        <x:v>11.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="239" spans="1:10">
+      <x:c r="A239" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B239" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C239" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D239" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E239" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F239" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G239" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H239" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I239" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J239" s="0">
+        <x:v>10.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="240" spans="1:10">
+      <x:c r="A240" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B240" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C240" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D240" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E240" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F240" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G240" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H240" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I240" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J240" s="0">
+        <x:v>7.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="241" spans="1:10">
+      <x:c r="A241" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B241" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C241" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D241" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E241" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F241" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G241" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H241" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I241" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J241" s="0">
+        <x:v>5.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="242" spans="1:10">
+      <x:c r="A242" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B242" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C242" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D242" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E242" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F242" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G242" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H242" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I242" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J242" s="0">
+        <x:v>6.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="243" spans="1:10">
+      <x:c r="A243" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B243" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C243" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D243" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E243" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F243" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G243" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H243" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I243" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J243" s="0">
+        <x:v>9.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="244" spans="1:10">
+      <x:c r="A244" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B244" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C244" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D244" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E244" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F244" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G244" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H244" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I244" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J244" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="245" spans="1:10">
+      <x:c r="A245" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B245" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C245" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D245" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E245" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F245" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G245" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H245" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I245" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J245" s="0">
+        <x:v>4.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="246" spans="1:10">
+      <x:c r="A246" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B246" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C246" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D246" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E246" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F246" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G246" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H246" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I246" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J246" s="0">
+        <x:v>6.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="247" spans="1:10">
+      <x:c r="A247" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B247" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C247" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D247" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E247" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F247" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G247" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H247" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I247" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J247" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="248" spans="1:10">
+      <x:c r="A248" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B248" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C248" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D248" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E248" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F248" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G248" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H248" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I248" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J248" s="0">
+        <x:v>9.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="249" spans="1:10">
+      <x:c r="A249" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B249" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C249" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D249" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E249" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F249" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G249" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H249" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I249" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J249" s="0">
+        <x:v>9.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="250" spans="1:10">
+      <x:c r="A250" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B250" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C250" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D250" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E250" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F250" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G250" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H250" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I250" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J250" s="0">
+        <x:v>10.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="251" spans="1:10">
+      <x:c r="A251" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B251" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C251" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D251" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E251" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F251" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G251" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H251" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I251" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J251" s="0">
+        <x:v>12.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="252" spans="1:10">
+      <x:c r="A252" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B252" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C252" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D252" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E252" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F252" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G252" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H252" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I252" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J252" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="253" spans="1:10">
+      <x:c r="A253" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B253" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C253" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D253" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E253" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F253" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G253" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H253" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I253" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J253" s="0">
+        <x:v>12.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="254" spans="1:10">
+      <x:c r="A254" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B254" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C254" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D254" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E254" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F254" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G254" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H254" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I254" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J254" s="0">
+        <x:v>13.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="255" spans="1:10">
+      <x:c r="A255" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B255" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C255" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D255" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E255" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F255" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G255" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H255" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I255" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J255" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="256" spans="1:10">
+      <x:c r="A256" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B256" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C256" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D256" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E256" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F256" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G256" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H256" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I256" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J256" s="0">
+        <x:v>1.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="257" spans="1:10">
+      <x:c r="A257" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B257" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C257" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D257" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E257" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F257" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G257" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H257" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I257" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J257" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="258" spans="1:10">
+      <x:c r="A258" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B258" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C258" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D258" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E258" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F258" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G258" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H258" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I258" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J258" s="0">
+        <x:v>4.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="259" spans="1:10">
+      <x:c r="A259" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B259" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C259" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D259" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E259" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F259" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G259" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H259" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I259" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J259" s="0">
+        <x:v>11.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="260" spans="1:10">
+      <x:c r="A260" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B260" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C260" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D260" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E260" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F260" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G260" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H260" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I260" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J260" s="0">
+        <x:v>10.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="261" spans="1:10">
+      <x:c r="A261" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B261" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C261" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D261" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E261" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F261" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G261" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H261" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I261" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J261" s="0">
+        <x:v>14.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="262" spans="1:10">
+      <x:c r="A262" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B262" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C262" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D262" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E262" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F262" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G262" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H262" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I262" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J262" s="0">
+        <x:v>14.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="263" spans="1:10">
+      <x:c r="A263" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B263" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C263" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D263" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E263" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F263" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G263" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H263" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I263" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J263" s="0">
+        <x:v>15.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="264" spans="1:10">
+      <x:c r="A264" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B264" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C264" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D264" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E264" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F264" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G264" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H264" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I264" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J264" s="0">
+        <x:v>16.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="265" spans="1:10">
+      <x:c r="A265" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B265" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C265" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D265" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E265" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F265" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G265" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H265" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I265" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J265" s="0">
+        <x:v>7.2</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -8291,65 +9704,67 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SIA93C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Percentage of Individuals"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02510V03120">
       <x:sharedItems count="4">
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
         <x:s v="4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Number of Persons at Work in the Household">
       <x:sharedItems count="4">
         <x:s v="No person"/>
         <x:s v="1 person"/>
         <x:s v="2 persons"/>
         <x:s v="3 or more persons"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02305V02776">
       <x:sharedItems count="11">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
@@ -8360,51 +9775,51 @@
         <x:s v="09"/>
         <x:s v="10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Deciles">
       <x:sharedItems count="11">
         <x:s v="All deciles"/>
         <x:s v="1st decile"/>
         <x:s v="2nd decile"/>
         <x:s v="3rd decile"/>
         <x:s v="4th decile"/>
         <x:s v="5th decile"/>
         <x:s v="6th decile"/>
         <x:s v="7th decile"/>
         <x:s v="8th decile"/>
         <x:s v="9th decile"/>
         <x:s v="10th decile"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.7" maxValue="100" count="123">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.7" maxValue="100" count="133">
         <x:n v="100"/>
         <x:n v="24.2"/>
         <x:n v="22.3"/>
         <x:n v="14.3"/>
         <x:n v="10.1"/>
         <x:n v="6.4"/>
         <x:n v="4.6"/>
         <x:n v="4.3"/>
         <x:n v="3.9"/>
         <x:n v="3.5"/>
         <x:n v="11.9"/>
         <x:n v="12.3"/>
         <x:n v="12.2"/>
         <x:n v="12.9"/>
         <x:n v="10.9"/>
         <x:n v="9.4"/>
         <x:n v="8"/>
         <x:n v="7.6"/>
         <x:n v="6.8"/>
         <x:n v="3.4"/>
         <x:n v="3.7"/>
         <x:n v="7.2"/>
         <x:n v="8.6"/>
         <x:n v="11.4"/>
         <x:n v="13.2"/>
@@ -8484,50 +9899,60 @@
         <x:n v="12.5"/>
         <x:n v="6.7"/>
         <x:n v="6.5"/>
         <x:n v="9.6"/>
         <x:n v="12.7"/>
         <x:n v="0.7"/>
         <x:n v="11.2"/>
         <x:n v="4.8"/>
         <x:n v="7.7"/>
         <x:n v="17.2"/>
         <x:n v="14.8"/>
         <x:n v="28"/>
         <x:n v="10.8"/>
         <x:n v="8.5"/>
         <x:n v="5.1"/>
         <x:n v="8.9"/>
         <x:n v="6.9"/>
         <x:n v="7.9"/>
         <x:n v="3.1"/>
         <x:n v="10.6"/>
         <x:n v="11.5"/>
         <x:n v="2.8"/>
         <x:n v="3.2"/>
         <x:n v="13.3"/>
         <x:n v="11"/>
+        <x:n v="20.7"/>
+        <x:n v="26.2"/>
+        <x:n v="7.8"/>
+        <x:n v="16.4"/>
+        <x:n v="6.6"/>
+        <x:n v="9.8"/>
+        <x:n v="1.1"/>
+        <x:n v="14.9"/>
+        <x:n v="15.8"/>
+        <x:n v="16.2"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA93C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="No person"/>
     <s v="-"/>
     <s v="All deciles"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="SIA93C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2020"/>
     <s v="2020"/>
@@ -11132,27 +12557,555 @@
   </r>
   <r>
     <s v="SIA93C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4"/>
     <s v="3 or more persons"/>
     <s v="09"/>
     <s v="9th decile"/>
     <s v="%"/>
     <n v="12.7"/>
   </r>
   <r>
     <s v="SIA93C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4"/>
     <s v="3 or more persons"/>
     <s v="10"/>
     <s v="10th decile"/>
     <s v="%"/>
     <n v="11"/>
   </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="No person"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="No person"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="%"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="No person"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="%"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="No person"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="%"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="No person"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="No person"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="No person"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="No person"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="No person"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="No person"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="%"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="No person"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="1 person"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="1 person"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="%"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="1 person"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="1 person"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="1 person"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="1 person"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="%"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="1 person"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="1 person"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="1 person"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="1 person"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="1 person"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="2 persons"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="2 persons"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="2 persons"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="2 persons"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="2 persons"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="2 persons"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="2 persons"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="2 persons"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="%"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="2 persons"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="2 persons"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="2 persons"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="%"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="4"/>
+    <s v="3 or more persons"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="4"/>
+    <s v="3 or more persons"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="4"/>
+    <s v="3 or more persons"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="4"/>
+    <s v="3 or more persons"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="4"/>
+    <s v="3 or more persons"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="%"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="4"/>
+    <s v="3 or more persons"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="4"/>
+    <s v="3 or more persons"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="%"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="4"/>
+    <s v="3 or more persons"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="%"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="4"/>
+    <s v="3 or more persons"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="%"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="4"/>
+    <s v="3 or more persons"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="%"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="SIA93C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="4"/>
+    <s v="3 or more persons"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
 </pivotCacheRecords>
 </file>