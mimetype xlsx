--- v2 (2026-04-05)
+++ v3 (2026-06-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cd95912b434150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5f65ee800e14062a45afee32283709e.psmdcp" Id="R9c21e32d48b84027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe3414782b546d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69e67424c0a44f8d9123b3b0c70c67c4.psmdcp" Id="R15f3966f45ae4aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>