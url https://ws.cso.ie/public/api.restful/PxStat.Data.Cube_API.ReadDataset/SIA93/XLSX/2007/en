--- v3 (2026-06-13)
+++ v4 (2026-07-31)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe3414782b546d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69e67424c0a44f8d9123b3b0c70c67c4.psmdcp" Id="R15f3966f45ae4aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44641b246f424881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf5d71fd5413458aa8d138e90a2d0dde.psmdcp" Id="R3dc1ca13676047a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>