--- v1 (2026-02-18)
+++ v2 (2026-04-04)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02cb2b59a5794344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da808bbd68174801ae56d7be1ec7426f.psmdcp" Id="R6ecad73d79754c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc080101388044091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0e9f52a61984d4c8d3f65845729aa4a.psmdcp" Id="R87fd8781f08547d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA90</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Decile Distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>20/03/2025 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Deciles: Nominal Equivalised Disposable Income.&lt;br&gt;See background notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA90/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -295,50 +295,53 @@
   </x:si>
   <x:si>
     <x:t>09</x:t>
   </x:si>
   <x:si>
     <x:t>9th decile</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>10th decile</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -489,65 +492,67 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="5">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
+        <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="5">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
+        <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="C02305V02776" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
       </items>
     </pivotField>
     <pivotField name="Deciles" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
@@ -582,52 +587,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J331" totalsRowShown="0">
-  <x:autoFilter ref="A1:J331"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J397" totalsRowShown="0">
+  <x:autoFilter ref="A1:J397"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02305V02776"/>
     <x:tableColumn id="6" name="Deciles"/>
     <x:tableColumn id="7" name="C03896V04647"/>
     <x:tableColumn id="8" name="Principal Economic Status"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1130,51 +1135,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J331"/>
+  <x:dimension ref="A1:J397"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="49.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -11738,50 +11743,2162 @@
         <x:v>50</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I331" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J331" s="0">
         <x:v>4.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="332" spans="1:10">
+      <x:c r="A332" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B332" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C332" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D332" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E332" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F332" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G332" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H332" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I332" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J332" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="333" spans="1:10">
+      <x:c r="A333" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B333" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C333" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D333" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E333" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F333" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G333" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H333" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I333" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J333" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="334" spans="1:10">
+      <x:c r="A334" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B334" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C334" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D334" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E334" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F334" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G334" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H334" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I334" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J334" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="335" spans="1:10">
+      <x:c r="A335" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B335" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C335" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D335" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E335" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F335" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G335" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H335" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I335" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J335" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="336" spans="1:10">
+      <x:c r="A336" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B336" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C336" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D336" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E336" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F336" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G336" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H336" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I336" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J336" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="337" spans="1:10">
+      <x:c r="A337" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B337" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C337" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D337" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E337" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F337" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G337" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H337" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I337" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J337" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="338" spans="1:10">
+      <x:c r="A338" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B338" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C338" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D338" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E338" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F338" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G338" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H338" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I338" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J338" s="0">
+        <x:v>4.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="339" spans="1:10">
+      <x:c r="A339" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B339" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C339" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D339" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E339" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F339" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G339" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H339" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I339" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J339" s="0">
+        <x:v>26.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="340" spans="1:10">
+      <x:c r="A340" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B340" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C340" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D340" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E340" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F340" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G340" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H340" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I340" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J340" s="0">
+        <x:v>8.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="341" spans="1:10">
+      <x:c r="A341" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B341" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C341" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D341" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E341" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F341" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G341" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H341" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I341" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J341" s="0">
+        <x:v>22.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="342" spans="1:10">
+      <x:c r="A342" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B342" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C342" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D342" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E342" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F342" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G342" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H342" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I342" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J342" s="0">
+        <x:v>15.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="343" spans="1:10">
+      <x:c r="A343" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B343" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C343" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D343" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E343" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F343" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G343" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H343" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I343" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J343" s="0">
+        <x:v>24.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="344" spans="1:10">
+      <x:c r="A344" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B344" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C344" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D344" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E344" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F344" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G344" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H344" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I344" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J344" s="0">
+        <x:v>5.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="345" spans="1:10">
+      <x:c r="A345" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B345" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C345" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D345" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E345" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F345" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G345" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H345" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I345" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J345" s="0">
+        <x:v>15.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="346" spans="1:10">
+      <x:c r="A346" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B346" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C346" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D346" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E346" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F346" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G346" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H346" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I346" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J346" s="0">
+        <x:v>18.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="347" spans="1:10">
+      <x:c r="A347" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B347" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C347" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D347" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E347" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F347" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G347" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H347" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I347" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J347" s="0">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="348" spans="1:10">
+      <x:c r="A348" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B348" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C348" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D348" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E348" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F348" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G348" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H348" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I348" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J348" s="0">
+        <x:v>9.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="349" spans="1:10">
+      <x:c r="A349" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B349" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C349" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D349" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E349" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F349" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G349" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H349" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I349" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J349" s="0">
+        <x:v>16.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="350" spans="1:10">
+      <x:c r="A350" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B350" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C350" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D350" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E350" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F350" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G350" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H350" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I350" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J350" s="0">
+        <x:v>7.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="351" spans="1:10">
+      <x:c r="A351" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B351" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C351" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D351" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E351" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F351" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G351" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H351" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I351" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J351" s="0">
+        <x:v>10.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="352" spans="1:10">
+      <x:c r="A352" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B352" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C352" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D352" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E352" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F352" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G352" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H352" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I352" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J352" s="0">
+        <x:v>11.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="353" spans="1:10">
+      <x:c r="A353" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B353" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C353" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D353" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E353" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F353" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G353" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H353" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I353" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J353" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="354" spans="1:10">
+      <x:c r="A354" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B354" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C354" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D354" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E354" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F354" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G354" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H354" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I354" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J354" s="0">
+        <x:v>9.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="355" spans="1:10">
+      <x:c r="A355" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B355" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C355" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D355" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E355" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F355" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G355" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H355" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I355" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J355" s="0">
+        <x:v>13.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="356" spans="1:10">
+      <x:c r="A356" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B356" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C356" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D356" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E356" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F356" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G356" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H356" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I356" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J356" s="0">
+        <x:v>9.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="357" spans="1:10">
+      <x:c r="A357" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B357" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C357" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D357" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E357" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F357" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G357" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H357" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I357" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J357" s="0">
+        <x:v>12.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="358" spans="1:10">
+      <x:c r="A358" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B358" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C358" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D358" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E358" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F358" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G358" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H358" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I358" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J358" s="0">
+        <x:v>10.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="359" spans="1:10">
+      <x:c r="A359" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B359" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C359" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D359" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E359" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F359" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G359" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H359" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I359" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J359" s="0">
+        <x:v>8.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="360" spans="1:10">
+      <x:c r="A360" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B360" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C360" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D360" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E360" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F360" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G360" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H360" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I360" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J360" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="361" spans="1:10">
+      <x:c r="A361" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B361" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C361" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D361" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E361" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F361" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G361" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H361" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I361" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J361" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="362" spans="1:10">
+      <x:c r="A362" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B362" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C362" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D362" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E362" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F362" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G362" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H362" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I362" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J362" s="0">
+        <x:v>9.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="363" spans="1:10">
+      <x:c r="A363" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B363" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C363" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D363" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E363" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F363" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G363" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H363" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I363" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J363" s="0">
+        <x:v>10.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="364" spans="1:10">
+      <x:c r="A364" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B364" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C364" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D364" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E364" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F364" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G364" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H364" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I364" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J364" s="0">
+        <x:v>10.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="365" spans="1:10">
+      <x:c r="A365" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B365" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C365" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D365" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E365" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F365" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G365" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H365" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I365" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J365" s="0">
+        <x:v>7.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="366" spans="1:10">
+      <x:c r="A366" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B366" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C366" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D366" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E366" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F366" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G366" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H366" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I366" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J366" s="0">
+        <x:v>12.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="367" spans="1:10">
+      <x:c r="A367" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B367" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C367" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D367" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E367" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F367" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G367" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H367" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I367" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J367" s="0">
+        <x:v>8.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="368" spans="1:10">
+      <x:c r="A368" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B368" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C368" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D368" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E368" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F368" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G368" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H368" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I368" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J368" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="369" spans="1:10">
+      <x:c r="A369" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B369" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C369" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D369" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E369" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F369" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G369" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H369" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I369" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J369" s="0">
+        <x:v>6.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="370" spans="1:10">
+      <x:c r="A370" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B370" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C370" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D370" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E370" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F370" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G370" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H370" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I370" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J370" s="0">
+        <x:v>8.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="371" spans="1:10">
+      <x:c r="A371" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B371" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C371" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D371" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E371" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F371" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G371" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H371" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I371" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J371" s="0">
+        <x:v>5.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="372" spans="1:10">
+      <x:c r="A372" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B372" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C372" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D372" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E372" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F372" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G372" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H372" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I372" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J372" s="0">
+        <x:v>10.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="373" spans="1:10">
+      <x:c r="A373" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B373" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C373" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D373" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E373" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F373" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G373" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H373" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I373" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J373" s="0">
+        <x:v>7.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="374" spans="1:10">
+      <x:c r="A374" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B374" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C374" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D374" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E374" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F374" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G374" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H374" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I374" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J374" s="0">
+        <x:v>12.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="375" spans="1:10">
+      <x:c r="A375" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B375" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C375" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D375" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E375" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F375" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G375" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H375" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I375" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J375" s="0">
+        <x:v>4.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="376" spans="1:10">
+      <x:c r="A376" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B376" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C376" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D376" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E376" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F376" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G376" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H376" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I376" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J376" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="377" spans="1:10">
+      <x:c r="A377" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B377" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C377" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D377" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E377" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F377" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G377" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H377" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I377" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J377" s="0">
+        <x:v>4.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="378" spans="1:10">
+      <x:c r="A378" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B378" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C378" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D378" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E378" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F378" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G378" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H378" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I378" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J378" s="0">
+        <x:v>7.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="379" spans="1:10">
+      <x:c r="A379" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B379" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C379" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D379" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E379" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F379" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G379" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H379" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I379" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J379" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="380" spans="1:10">
+      <x:c r="A380" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B380" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C380" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D380" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E380" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F380" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G380" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H380" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I380" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J380" s="0">
+        <x:v>13.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="381" spans="1:10">
+      <x:c r="A381" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B381" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C381" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D381" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E381" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F381" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G381" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H381" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I381" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J381" s="0">
+        <x:v>4.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="382" spans="1:10">
+      <x:c r="A382" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B382" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C382" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D382" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E382" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F382" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G382" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H382" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I382" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J382" s="0">
+        <x:v>7.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="383" spans="1:10">
+      <x:c r="A383" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B383" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C383" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D383" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E383" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F383" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G383" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H383" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I383" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J383" s="0">
+        <x:v>3.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="384" spans="1:10">
+      <x:c r="A384" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B384" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C384" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D384" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E384" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F384" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G384" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H384" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I384" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J384" s="0">
+        <x:v>9.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="385" spans="1:10">
+      <x:c r="A385" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B385" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C385" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D385" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E385" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F385" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G385" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H385" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I385" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J385" s="0">
+        <x:v>3.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="386" spans="1:10">
+      <x:c r="A386" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B386" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C386" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D386" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E386" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F386" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G386" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H386" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I386" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J386" s="0">
+        <x:v>13.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="387" spans="1:10">
+      <x:c r="A387" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B387" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C387" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D387" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E387" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F387" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G387" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H387" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I387" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J387" s="0">
+        <x:v>3.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="388" spans="1:10">
+      <x:c r="A388" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B388" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C388" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D388" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E388" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F388" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G388" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H388" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I388" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J388" s="0">
+        <x:v>7.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="389" spans="1:10">
+      <x:c r="A389" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B389" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C389" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D389" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E389" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F389" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G389" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I389" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J389" s="0">
+        <x:v>1.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="390" spans="1:10">
+      <x:c r="A390" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B390" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C390" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D390" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E390" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F390" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G390" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H390" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I390" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J390" s="0">
+        <x:v>5.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="391" spans="1:10">
+      <x:c r="A391" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B391" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C391" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D391" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E391" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F391" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G391" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H391" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I391" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J391" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="392" spans="1:10">
+      <x:c r="A392" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B392" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C392" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D392" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E392" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F392" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G392" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H392" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I392" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J392" s="0">
+        <x:v>13.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="393" spans="1:10">
+      <x:c r="A393" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B393" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C393" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D393" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E393" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F393" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G393" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H393" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I393" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J393" s="0">
+        <x:v>5.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="394" spans="1:10">
+      <x:c r="A394" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B394" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C394" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D394" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E394" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F394" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G394" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H394" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I394" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J394" s="0">
+        <x:v>7.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="395" spans="1:10">
+      <x:c r="A395" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B395" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C395" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D395" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E395" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F395" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G395" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H395" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I395" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J395" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="396" spans="1:10">
+      <x:c r="A396" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B396" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C396" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D396" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E396" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F396" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G396" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H396" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I396" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J396" s="0">
+        <x:v>7.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="397" spans="1:10">
+      <x:c r="A397" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B397" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C397" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D397" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E397" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F397" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G397" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H397" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I397" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J397" s="0">
+        <x:v>6.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -11827,65 +13944,67 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="SIA90C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Percentage of Individuals"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02305V02776">
       <x:sharedItems count="11">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Deciles">
       <x:sharedItems count="11">
         <x:s v="All deciles"/>
         <x:s v="1st decile"/>
         <x:s v="2nd decile"/>
         <x:s v="3rd decile"/>
         <x:s v="4th decile"/>
         <x:s v="5th decile"/>
@@ -11900,51 +14019,51 @@
       <x:sharedItems count="6">
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
         <x:s v="4"/>
         <x:s v="5"/>
         <x:s v="6"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Principal Economic Status">
       <x:sharedItems count="6">
         <x:s v="Employed"/>
         <x:s v="Unemployed"/>
         <x:s v="Retired"/>
         <x:s v="Unable to work due to long-standing health problems"/>
         <x:s v="Student, pupil"/>
         <x:s v="Fulfilling domestic tasks"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.7" maxValue="100" count="147">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.7" maxValue="100" count="161">
         <x:n v="100"/>
         <x:n v="4.8"/>
         <x:n v="27.3"/>
         <x:n v="5.7"/>
         <x:n v="26.6"/>
         <x:n v="17.6"/>
         <x:n v="15.8"/>
         <x:n v="5"/>
         <x:n v="19.1"/>
         <x:n v="16.7"/>
         <x:n v="19.6"/>
         <x:n v="9.9"/>
         <x:n v="18.7"/>
         <x:n v="6.8"/>
         <x:n v="12.9"/>
         <x:n v="12.4"/>
         <x:n v="12.7"/>
         <x:n v="14"/>
         <x:n v="8.4"/>
         <x:n v="9.8"/>
         <x:n v="10.5"/>
         <x:n v="9.4"/>
         <x:n v="13.2"/>
         <x:n v="10"/>
         <x:n v="9.6"/>
@@ -12048,50 +14167,64 @@
         <x:n v="11.9"/>
         <x:n v="15.1"/>
         <x:n v="8.3"/>
         <x:n v="11.3"/>
         <x:n v="4.5"/>
         <x:n v="8.6"/>
         <x:n v="2.4"/>
         <x:n v="12.6"/>
         <x:n v="13.7"/>
         <x:n v="8.2"/>
         <x:n v="1.9"/>
         <x:n v="2.9"/>
         <x:n v="7"/>
         <x:n v="33.1"/>
         <x:n v="27.7"/>
         <x:n v="22.8"/>
         <x:n v="20.1"/>
         <x:n v="13.6"/>
         <x:n v="15.4"/>
         <x:n v="12.1"/>
         <x:n v="12.8"/>
         <x:n v="4.3"/>
         <x:n v="13"/>
         <x:n v="2.5"/>
         <x:n v="1.4"/>
+        <x:n v="26.4"/>
+        <x:n v="22.2"/>
+        <x:n v="24.4"/>
+        <x:n v="15.3"/>
+        <x:n v="10.3"/>
+        <x:n v="5.8"/>
+        <x:n v="4.4"/>
+        <x:n v="9.3"/>
+        <x:n v="13.1"/>
+        <x:n v="3.1"/>
+        <x:n v="3.5"/>
+        <x:n v="3.9"/>
+        <x:n v="1.5"/>
+        <x:n v="2"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA90C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All deciles"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="SIA90C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2020"/>
     <s v="2020"/>
@@ -16016,27 +18149,819 @@
   </r>
   <r>
     <s v="SIA90C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="10th decile"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="%"/>
     <n v="7.2"/>
   </r>
   <r>
     <s v="SIA90C01"/>
     <s v="Percentage of Individuals"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="10th decile"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="%"/>
     <n v="4.5"/>
   </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="5"/>
+    <s v="Student, pupil"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All deciles"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="26.4"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="5"/>
+    <s v="Student, pupil"/>
+    <s v="%"/>
+    <n v="15.9"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1st decile"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="15.3"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="5"/>
+    <s v="Student, pupil"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2nd decile"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="5"/>
+    <s v="Student, pupil"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3rd decile"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="5"/>
+    <s v="Student, pupil"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4th decile"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="5"/>
+    <s v="Student, pupil"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5th decile"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="5"/>
+    <s v="Student, pupil"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6th decile"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="5"/>
+    <s v="Student, pupil"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7th decile"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="5"/>
+    <s v="Student, pupil"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8th decile"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="5"/>
+    <s v="Student, pupil"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9th decile"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="1"/>
+    <s v="Employed"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="2"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="3"/>
+    <s v="Retired"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="4"/>
+    <s v="Unable to work due to long-standing health problems"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="5"/>
+    <s v="Student, pupil"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="SIA90C01"/>
+    <s v="Percentage of Individuals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10th decile"/>
+    <s v="6"/>
+    <s v="Fulfilling domestic tasks"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
 </pivotCacheRecords>
 </file>