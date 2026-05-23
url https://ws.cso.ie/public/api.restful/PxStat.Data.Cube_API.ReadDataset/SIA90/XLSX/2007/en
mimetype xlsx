--- v2 (2026-04-04)
+++ v3 (2026-05-23)
@@ -1,65 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc080101388044091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0e9f52a61984d4c8d3f65845729aa4a.psmdcp" Id="R87fd8781f08547d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543bdd29a5794120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d6a1018b96543e28bb45e56f333c4d6.psmdcp" Id="Rfa507a4e4539424a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
-    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
-    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId7"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
-    <x:pivotCache cacheId="0" r:id="rId12"/>
+    <x:pivotCache cacheId="0" r:id="rId10"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA90</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Decile Distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
@@ -432,93 +430,54 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
-[...38 lines deleted...]
-<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
+<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
@@ -888,57 +847,57 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA90/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA90/XLSX/2007/en" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId12" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId13" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
@@ -1118,58 +1077,57 @@
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
-    <x:hyperlink ref="B14" r:id="rId13"/>
-    <x:hyperlink ref="B28" r:id="rId14"/>
+    <x:hyperlink ref="B14" r:id="rId11"/>
+    <x:hyperlink ref="B28" r:id="rId12"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J397"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="49.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
@@ -13863,51 +13821,51 @@
       <x:c r="E397" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I397" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J397" s="0">
         <x:v>6.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
-    <x:tablePart r:id="rId15"/>
+    <x:tablePart r:id="rId13"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">