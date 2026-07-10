--- v3 (2026-05-23)
+++ v4 (2026-07-10)
@@ -1,63 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543bdd29a5794120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d6a1018b96543e28bb45e56f333c4d6.psmdcp" Id="Rfa507a4e4539424a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6807dfec0b4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86e374192e464fb5967f83a3ffff9b1e.psmdcp" Id="R805636c4229a47b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
-    <x:sheet name="Unpivoted" sheetId="2" r:id="rId7"/>
-    <x:sheet name="Pivoted" sheetId="3" r:id="rId9"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
-    <x:pivotCache cacheId="0" r:id="rId10"/>
+    <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA90</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Decile Distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
@@ -430,54 +432,93 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId15" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="3971925" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="3971925" cy="1381125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
@@ -847,57 +888,57 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA90/XLSX/2007/en" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId12" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA90/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId13" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
@@ -1077,57 +1118,58 @@
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
-    <x:hyperlink ref="B14" r:id="rId11"/>
-    <x:hyperlink ref="B28" r:id="rId12"/>
+    <x:hyperlink ref="B14" r:id="rId13"/>
+    <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J397"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="49.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
@@ -13821,51 +13863,51 @@
       <x:c r="E397" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I397" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J397" s="0">
         <x:v>6.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
-    <x:tablePart r:id="rId13"/>
+    <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">