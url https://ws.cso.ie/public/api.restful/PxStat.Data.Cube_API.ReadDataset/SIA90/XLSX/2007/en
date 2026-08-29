--- v4 (2026-07-10)
+++ v5 (2026-08-29)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6807dfec0b4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86e374192e464fb5967f83a3ffff9b1e.psmdcp" Id="R805636c4229a47b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285417a5013e4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6ddbd017b1e4665a4cc371b2c392608.psmdcp" Id="R34b6febd29644c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>