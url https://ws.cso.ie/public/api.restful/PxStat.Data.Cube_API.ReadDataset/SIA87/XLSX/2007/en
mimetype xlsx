--- v1 (2026-03-06)
+++ v2 (2026-04-21)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea2e37b75563432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8599f0149ffe4ceab7bcba741e9ef837.psmdcp" Id="Rca561d1d25574526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1dcdc3746e94271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bef0b534cb344304bbcffbc2b4eebe0d.psmdcp" Id="Rbd167afb51ee42cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA87</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Profile of the Population at Risk of Poverty, Experiencing Deprivation and in Consistent Poverty</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>16/01/2026 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>16 January 2026 - The data relating to 2025 in this table is currently under review and will be re-weighted. Revisions are expected to be published in March 2026.&lt;br&gt;&lt;br&gt;The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Profile of the population at risk of poverty: includes all social transfers, 60% median income threshold.</x:t>
+    <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Profile of the population at risk of poverty: includes all social transfers, 60% median income threshold.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA87/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Lianora Bermingham</x:t>
+    <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5665</x:t>
+    <x:t>(+353) 21 453 5173</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -207,53 +207,50 @@
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>Rented or rent free</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>SIA87C02</x:t>
   </x:si>
   <x:si>
     <x:t>At Risk of Poverty</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t/>
   </x:si>
   <x:si>
     <x:t>SIA87C03</x:t>
   </x:si>
   <x:si>
     <x:t>In Enforced Deprivation</x:t>
   </x:si>
   <x:si>
     <x:t>SIA87C04</x:t>
   </x:si>
   <x:si>
     <x:t>In Consistent Poverty</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -1349,77 +1346,77 @@
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="0">
-        <x:v>70</x:v>
+        <x:v>69.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H13" s="0">
-        <x:v>30</x:v>
+        <x:v>30.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="0">
@@ -1660,702 +1657,702 @@
         <x:v>56.9</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H24" s="0" t="s">
-        <x:v>62</x:v>
+      <x:c r="H24" s="0">
+        <x:v>40.6</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H25" s="0" t="s">
-        <x:v>62</x:v>
+      <x:c r="H25" s="0">
+        <x:v>59.4</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H26" s="0">
         <x:v>37.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H27" s="0">
         <x:v>62.9</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H28" s="0">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H29" s="0">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H30" s="0">
         <x:v>42.2</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H31" s="0">
         <x:v>57.8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="0">
         <x:v>35.3</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H33" s="0">
         <x:v>64.7</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H34" s="0">
         <x:v>38.7</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H35" s="0">
         <x:v>61.3</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>36.2</x:v>
+        <x:v>34.7</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>63.8</x:v>
+        <x:v>65.3</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H38" s="0">
         <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H39" s="0">
         <x:v>78.2</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H40" s="0">
         <x:v>25.3</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H41" s="0">
         <x:v>74.7</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H42" s="0">
         <x:v>30.6</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H43" s="0">
         <x:v>69.4</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H44" s="0">
         <x:v>27.1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H45" s="0">
         <x:v>72.9</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H46" s="0">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H47" s="0">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H48" s="0" t="s">
-        <x:v>62</x:v>
+      <x:c r="H48" s="0">
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H49" s="0" t="s">
-        <x:v>62</x:v>
+      <x:c r="H49" s="0">
+        <x:v>80</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2444,94 +2441,97 @@
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C01783V03119">
       <x:sharedItems count="2">
         <x:s v="1"/>
         <x:s v="10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Tenure Status">
       <x:sharedItems count="2">
         <x:s v="Owner-occupied"/>
         <x:s v="Rented or rent free"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="21.8" maxValue="78.2" count="43">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="20" maxValue="80" count="46">
         <x:n v="69.1"/>
         <x:n v="30.9"/>
         <x:n v="69.8"/>
         <x:n v="30.2"/>
         <x:n v="70.5"/>
         <x:n v="29.5"/>
         <x:n v="69.3"/>
         <x:n v="30.7"/>
         <x:n v="69.4"/>
         <x:n v="30.6"/>
-        <x:n v="70"/>
-        <x:n v="30"/>
+        <x:n v="69.2"/>
+        <x:n v="30.8"/>
         <x:n v="39.3"/>
         <x:n v="60.7"/>
         <x:n v="46.4"/>
         <x:n v="53.6"/>
         <x:n v="48.5"/>
         <x:n v="51.5"/>
         <x:n v="42.7"/>
         <x:n v="57.3"/>
         <x:n v="43.1"/>
         <x:n v="56.9"/>
-        <x:s v=""/>
+        <x:n v="40.6"/>
+        <x:n v="59.4"/>
         <x:n v="37.1"/>
         <x:n v="62.9"/>
         <x:n v="32"/>
         <x:n v="68"/>
         <x:n v="42.2"/>
         <x:n v="57.8"/>
         <x:n v="35.3"/>
         <x:n v="64.7"/>
         <x:n v="38.7"/>
         <x:n v="61.3"/>
-        <x:n v="36.2"/>
-        <x:n v="63.8"/>
+        <x:n v="34.7"/>
+        <x:n v="65.3"/>
         <x:n v="21.8"/>
         <x:n v="78.2"/>
         <x:n v="25.3"/>
         <x:n v="74.7"/>
         <x:n v="27.1"/>
         <x:n v="72.9"/>
         <x:n v="24"/>
         <x:n v="76"/>
+        <x:n v="20"/>
+        <x:n v="80"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA87C01"/>
     <s v="Profile of the Population"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="69.1"/>
   </r>
   <r>
     <s v="SIA87C01"/>
     <s v="Profile of the Population"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
@@ -2604,61 +2604,61 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="69.4"/>
   </r>
   <r>
     <s v="SIA87C01"/>
     <s v="Profile of the Population"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="30.6"/>
   </r>
   <r>
     <s v="SIA87C01"/>
     <s v="Profile of the Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <n v="70"/>
+    <n v="69.2"/>
   </r>
   <r>
     <s v="SIA87C01"/>
     <s v="Profile of the Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="30"/>
+    <n v="30.8"/>
   </r>
   <r>
     <s v="SIA87C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="39.3"/>
   </r>
   <r>
     <s v="SIA87C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="60.7"/>
   </r>
   <r>
     <s v="SIA87C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2021"/>
@@ -2724,61 +2724,61 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="43.1"/>
   </r>
   <r>
     <s v="SIA87C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="56.9"/>
   </r>
   <r>
     <s v="SIA87C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="40.6"/>
   </r>
   <r>
     <s v="SIA87C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="59.4"/>
   </r>
   <r>
     <s v="SIA87C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="37.1"/>
   </r>
   <r>
     <s v="SIA87C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="62.9"/>
   </r>
   <r>
     <s v="SIA87C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2021"/>
@@ -2844,61 +2844,61 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="38.7"/>
   </r>
   <r>
     <s v="SIA87C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="61.3"/>
   </r>
   <r>
     <s v="SIA87C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <n v="36.2"/>
+    <n v="34.7"/>
   </r>
   <r>
     <s v="SIA87C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="63.8"/>
+    <n v="65.3"/>
   </r>
   <r>
     <s v="SIA87C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="21.8"/>
   </r>
   <r>
     <s v="SIA87C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="78.2"/>
   </r>
   <r>
     <s v="SIA87C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2021"/>
@@ -2964,39 +2964,39 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="24"/>
   </r>
   <r>
     <s v="SIA87C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="76"/>
   </r>
   <r>
     <s v="SIA87C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="20"/>
   </r>
   <r>
     <s v="SIA87C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="80"/>
   </r>
 </pivotCacheRecords>
 </file>