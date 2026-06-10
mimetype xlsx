--- v2 (2026-04-21)
+++ v3 (2026-06-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1dcdc3746e94271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bef0b534cb344304bbcffbc2b4eebe0d.psmdcp" Id="Rbd167afb51ee42cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7edda903e6a4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6c6c1327ce047d9989fccda656550f2.psmdcp" Id="R5c5971b9d869451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>