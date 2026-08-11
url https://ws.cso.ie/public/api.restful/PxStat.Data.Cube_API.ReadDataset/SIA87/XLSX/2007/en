--- v3 (2026-06-10)
+++ v4 (2026-08-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7edda903e6a4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6c6c1327ce047d9989fccda656550f2.psmdcp" Id="R5c5971b9d869451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd198c2f83626488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de2618408aa441449bea3004a893ea97.psmdcp" Id="R6ccf9bab632c4674" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>