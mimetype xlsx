--- v1 (2026-03-06)
+++ v2 (2026-04-20)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R470ee3fc35344847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fcb85cb2e544d759057dd442a67e544.psmdcp" Id="R60956d91d0984e0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7be6db424ee4506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bee51721d3ec4e868b66d8da55786083.psmdcp" Id="Rabe23a5bc0484399" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA86</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Profile of the Population at Risk of Poverty, Experiencing Deprivation and in Consistent Poverty</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>16/01/2026 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>16 January 2026 - The data relating to 2025 in this table is currently under review and will be re-weighted. Revisions are expected to be published in March 2026.&lt;br&gt;&lt;br&gt;The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Profile of the population at risk of poverty: includes all social transfers, 60% median income threshold.</x:t>
+    <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Profile of the population at risk of poverty: includes all social transfers, 60% median income threshold.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA86/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Lianora Bermingham</x:t>
+    <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5665</x:t>
+    <x:t>(+353) 21 453 5173</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -219,53 +219,50 @@
     <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>3 or more persons</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>SIA86C02</x:t>
   </x:si>
   <x:si>
     <x:t>At Risk of Poverty</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t/>
   </x:si>
   <x:si>
     <x:t>SIA86C03</x:t>
   </x:si>
   <x:si>
     <x:t>In Enforced Deprivation</x:t>
   </x:si>
   <x:si>
     <x:t>SIA86C04</x:t>
   </x:si>
   <x:si>
     <x:t>In Consistent Poverty</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -1625,103 +1622,103 @@
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>17</x:v>
+        <x:v>17.4</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>26.8</x:v>
+        <x:v>27.3</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="0">
-        <x:v>42</x:v>
+        <x:v>41.1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H25" s="0">
@@ -2248,1378 +2245,1378 @@
         <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H46" s="0" t="s">
-        <x:v>66</x:v>
+      <x:c r="H46" s="0">
+        <x:v>39.5</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H47" s="0" t="s">
-        <x:v>66</x:v>
+      <x:c r="H47" s="0">
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H48" s="0" t="s">
-        <x:v>66</x:v>
+      <x:c r="H48" s="0">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H49" s="0" t="s">
-        <x:v>66</x:v>
+      <x:c r="H49" s="0">
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H50" s="0">
         <x:v>34.9</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H51" s="0">
         <x:v>40.7</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H52" s="0">
         <x:v>19.3</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H53" s="0">
         <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H54" s="0">
         <x:v>43.4</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H55" s="0">
         <x:v>29.3</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H56" s="0">
         <x:v>22.4</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H57" s="0">
         <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H58" s="0">
         <x:v>33.4</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H59" s="0">
         <x:v>37.6</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H60" s="0">
         <x:v>23.8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H61" s="0">
         <x:v>5.2</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H62" s="0">
         <x:v>29.4</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H63" s="0">
         <x:v>33.6</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H64" s="0">
         <x:v>29.8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H65" s="0">
         <x:v>7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H66" s="0">
         <x:v>27.6</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H67" s="0">
         <x:v>36.7</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H68" s="0">
         <x:v>29.8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H69" s="0">
         <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>34.1</x:v>
+        <x:v>34.2</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>34.5</x:v>
+        <x:v>35.9</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>22.8</x:v>
+        <x:v>22.5</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>8.6</x:v>
+        <x:v>7.3</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H74" s="0">
         <x:v>51.7</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H75" s="0">
         <x:v>40.8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H76" s="0">
         <x:v>7.5</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H77" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H78" s="0">
         <x:v>61.7</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H79" s="0">
         <x:v>29.3</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H80" s="0">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H81" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H82" s="0">
         <x:v>51.6</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H83" s="0">
         <x:v>30.2</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H84" s="0">
         <x:v>12.7</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H85" s="0">
         <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H86" s="0">
         <x:v>43.2</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H87" s="0">
         <x:v>41.1</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H88" s="0">
         <x:v>15.7</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H89" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H90" s="0">
         <x:v>51.9</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H91" s="0">
         <x:v>34.3</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H92" s="0">
         <x:v>12.9</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H93" s="0">
         <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H94" s="0" t="s">
-        <x:v>66</x:v>
+      <x:c r="H94" s="0">
+        <x:v>52.6</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H95" s="0" t="s">
-        <x:v>66</x:v>
+      <x:c r="H95" s="0">
+        <x:v>33.4</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H96" s="0" t="s">
-        <x:v>66</x:v>
+      <x:c r="H96" s="0">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H97" s="0" t="s">
-        <x:v>66</x:v>
+      <x:c r="H97" s="0">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3712,131 +3709,135 @@
         <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02510V03120">
       <x:sharedItems count="4">
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
         <x:s v="4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Number of People at Work">
       <x:sharedItems count="4">
         <x:s v="No person"/>
         <x:s v="1 person"/>
         <x:s v="2 persons"/>
         <x:s v="3 or more persons"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0" maxValue="61.7" count="80">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="61.7" count="84">
         <x:n v="19.9"/>
         <x:n v="30"/>
         <x:n v="40.3"/>
         <x:n v="9.8"/>
         <x:n v="20.4"/>
         <x:n v="29.7"/>
         <x:n v="39.6"/>
         <x:n v="10.3"/>
         <x:n v="17.5"/>
         <x:n v="27"/>
         <x:n v="43.6"/>
         <x:n v="11.9"/>
         <x:n v="17.4"/>
         <x:n v="26.8"/>
         <x:n v="44.5"/>
         <x:n v="11.3"/>
         <x:n v="16.2"/>
         <x:n v="26.3"/>
         <x:n v="43.3"/>
         <x:n v="14.3"/>
-        <x:n v="17"/>
-        <x:n v="42"/>
+        <x:n v="27.3"/>
+        <x:n v="41.1"/>
         <x:n v="45.6"/>
         <x:n v="37.3"/>
         <x:n v="14.7"/>
         <x:n v="2.5"/>
         <x:n v="52.2"/>
         <x:n v="34.9"/>
         <x:n v="11.2"/>
         <x:n v="1.7"/>
         <x:n v="51.1"/>
         <x:n v="33"/>
         <x:n v="12.9"/>
         <x:n v="3"/>
         <x:n v="39.2"/>
         <x:n v="22.2"/>
         <x:n v="1.3"/>
         <x:n v="45.4"/>
         <x:n v="35.7"/>
         <x:n v="14.6"/>
         <x:n v="4.3"/>
-        <x:s v=""/>
+        <x:n v="39.5"/>
+        <x:n v="41"/>
+        <x:n v="18"/>
+        <x:n v="1.5"/>
         <x:n v="40.7"/>
         <x:n v="19.3"/>
         <x:n v="5.1"/>
         <x:n v="43.4"/>
         <x:n v="29.3"/>
         <x:n v="22.4"/>
         <x:n v="4.9"/>
         <x:n v="33.4"/>
         <x:n v="37.6"/>
         <x:n v="23.8"/>
         <x:n v="5.2"/>
         <x:n v="29.4"/>
         <x:n v="33.6"/>
         <x:n v="29.8"/>
         <x:n v="7.2"/>
         <x:n v="27.6"/>
         <x:n v="36.7"/>
         <x:n v="5.9"/>
-        <x:n v="34.1"/>
-[...2 lines deleted...]
-        <x:n v="8.6"/>
+        <x:n v="34.2"/>
+        <x:n v="35.9"/>
+        <x:n v="22.5"/>
+        <x:n v="7.3"/>
         <x:n v="51.7"/>
         <x:n v="40.8"/>
         <x:n v="7.5"/>
         <x:n v="0"/>
         <x:n v="61.7"/>
         <x:n v="9"/>
         <x:n v="51.6"/>
         <x:n v="30.2"/>
         <x:n v="12.7"/>
         <x:n v="5.5"/>
         <x:n v="43.2"/>
-        <x:n v="41.1"/>
         <x:n v="15.7"/>
         <x:n v="51.9"/>
         <x:n v="34.3"/>
         <x:n v="0.9"/>
+        <x:n v="52.6"/>
+        <x:n v="14"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA86C01"/>
     <s v="Profile of the Population"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="No person"/>
     <s v="%"/>
     <n v="19.9"/>
   </r>
   <r>
     <s v="SIA86C01"/>
     <s v="Profile of the Population"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="1 person"/>
@@ -4009,71 +4010,71 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="3"/>
     <s v="2 persons"/>
     <s v="%"/>
     <n v="43.3"/>
   </r>
   <r>
     <s v="SIA86C01"/>
     <s v="Profile of the Population"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4"/>
     <s v="3 or more persons"/>
     <s v="%"/>
     <n v="14.3"/>
   </r>
   <r>
     <s v="SIA86C01"/>
     <s v="Profile of the Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="No person"/>
     <s v="%"/>
-    <n v="17"/>
+    <n v="17.4"/>
   </r>
   <r>
     <s v="SIA86C01"/>
     <s v="Profile of the Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="1 person"/>
     <s v="%"/>
-    <n v="26.8"/>
+    <n v="27.3"/>
   </r>
   <r>
     <s v="SIA86C01"/>
     <s v="Profile of the Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="2 persons"/>
     <s v="%"/>
-    <n v="42"/>
+    <n v="41.1"/>
   </r>
   <r>
     <s v="SIA86C01"/>
     <s v="Profile of the Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4"/>
     <s v="3 or more persons"/>
     <s v="%"/>
     <n v="14.3"/>
   </r>
   <r>
     <s v="SIA86C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="No person"/>
     <s v="%"/>
     <n v="45.6"/>
   </r>
   <r>
     <s v="SIA86C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2020"/>
@@ -4249,81 +4250,81 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="3"/>
     <s v="2 persons"/>
     <s v="%"/>
     <n v="14.6"/>
   </r>
   <r>
     <s v="SIA86C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4"/>
     <s v="3 or more persons"/>
     <s v="%"/>
     <n v="4.3"/>
   </r>
   <r>
     <s v="SIA86C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="No person"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="39.5"/>
   </r>
   <r>
     <s v="SIA86C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="1 person"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="41"/>
   </r>
   <r>
     <s v="SIA86C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="2 persons"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="18"/>
   </r>
   <r>
     <s v="SIA86C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4"/>
     <s v="3 or more persons"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="1.5"/>
   </r>
   <r>
     <s v="SIA86C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="No person"/>
     <s v="%"/>
     <n v="34.9"/>
   </r>
   <r>
     <s v="SIA86C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="1 person"/>
     <s v="%"/>
     <n v="40.7"/>
   </r>
   <r>
     <s v="SIA86C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2020"/>
@@ -4489,81 +4490,81 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="3"/>
     <s v="2 persons"/>
     <s v="%"/>
     <n v="29.8"/>
   </r>
   <r>
     <s v="SIA86C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4"/>
     <s v="3 or more persons"/>
     <s v="%"/>
     <n v="5.9"/>
   </r>
   <r>
     <s v="SIA86C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="No person"/>
     <s v="%"/>
-    <n v="34.1"/>
+    <n v="34.2"/>
   </r>
   <r>
     <s v="SIA86C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="1 person"/>
     <s v="%"/>
-    <n v="34.5"/>
+    <n v="35.9"/>
   </r>
   <r>
     <s v="SIA86C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="2 persons"/>
     <s v="%"/>
-    <n v="22.8"/>
+    <n v="22.5"/>
   </r>
   <r>
     <s v="SIA86C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4"/>
     <s v="3 or more persons"/>
     <s v="%"/>
-    <n v="8.6"/>
+    <n v="7.3"/>
   </r>
   <r>
     <s v="SIA86C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="No person"/>
     <s v="%"/>
     <n v="51.7"/>
   </r>
   <r>
     <s v="SIA86C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="1 person"/>
     <s v="%"/>
     <n v="40.8"/>
   </r>
   <r>
     <s v="SIA86C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2020"/>
@@ -4729,59 +4730,59 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="3"/>
     <s v="2 persons"/>
     <s v="%"/>
     <n v="12.9"/>
   </r>
   <r>
     <s v="SIA86C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="4"/>
     <s v="3 or more persons"/>
     <s v="%"/>
     <n v="0.9"/>
   </r>
   <r>
     <s v="SIA86C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="No person"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="52.6"/>
   </r>
   <r>
     <s v="SIA86C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="1 person"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="33.4"/>
   </r>
   <r>
     <s v="SIA86C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="2 persons"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="14"/>
   </r>
   <r>
     <s v="SIA86C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4"/>
     <s v="3 or more persons"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="0"/>
   </r>
 </pivotCacheRecords>
 </file>