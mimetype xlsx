--- v2 (2026-04-20)
+++ v3 (2026-08-16)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7be6db424ee4506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bee51721d3ec4e868b66d8da55786083.psmdcp" Id="Rabe23a5bc0484399" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc59217c84a9415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a3274d51c6c485397a50a69c4ff5685.psmdcp" Id="R75a1cce7109b44ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>