--- v2 (2026-03-06)
+++ v3 (2026-04-21)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d083a0cb854f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92a169cfdc804b42a6c954d016c4e3f8.psmdcp" Id="R630a8ea8324e4d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c68d8223b44a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03325f643dbe4e1198ed792ef8252098.psmdcp" Id="R8bdfe16f1c9b4b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA85</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Profile of the Population at Risk of Poverty, Experiencing Deprivation and in Consistent Poverty</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>16/01/2026 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>16 January 2026 - The data relating to 2025 in this table is currently under review and will be re-weighted. Revisions are expected to be published in March 2026.&lt;br&gt;&lt;br&gt;The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Profile of the population at risk of poverty: includes all social transfers, 60% median income threshold.</x:t>
+    <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Profile of the population at risk of poverty: includes all social transfers, 60% median income threshold.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA85/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Lianora Bermingham</x:t>
+    <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5665</x:t>
+    <x:t>(+353) 21 453 5173</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -243,53 +243,50 @@
     <x:t>08</x:t>
   </x:si>
   <x:si>
     <x:t>Other households with children under 18 years</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>SIA85C02</x:t>
   </x:si>
   <x:si>
     <x:t>At Risk of Poverty</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t/>
   </x:si>
   <x:si>
     <x:t>SIA85C03</x:t>
   </x:si>
   <x:si>
     <x:t>In Enforced Deprivation</x:t>
   </x:si>
   <x:si>
     <x:t>SIA85C04</x:t>
   </x:si>
   <x:si>
     <x:t>In Consistent Poverty</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -2281,51 +2278,51 @@
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>21.9</x:v>
+        <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H47" s="0">
@@ -2333,77 +2330,77 @@
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>27.9</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>18.5</x:v>
+        <x:v>18.6</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H50" s="0">
@@ -3424,2730 +3421,2730 @@
         <x:v>21.4</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H90" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H90" s="0">
+        <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H91" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H91" s="0">
+        <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H92" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H92" s="0">
+        <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H93" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H93" s="0">
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H94" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H94" s="0">
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H95" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H95" s="0">
+        <x:v>5.2</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H96" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H96" s="0">
+        <x:v>30.2</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H97" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H97" s="0">
+        <x:v>24.8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H98" s="0">
         <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H99" s="0">
         <x:v>7.1</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H100" s="0">
         <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H101" s="0">
         <x:v>8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H102" s="0">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H103" s="0">
         <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H104" s="0">
         <x:v>25.2</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H105" s="0">
         <x:v>27.6</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H106" s="0">
         <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H107" s="0">
         <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H108" s="0">
         <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H109" s="0">
         <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H110" s="0">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H111" s="0">
         <x:v>12.9</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H112" s="0">
         <x:v>23.6</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H113" s="0">
         <x:v>21.7</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H114" s="0">
         <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H115" s="0">
         <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H116" s="0">
         <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H117" s="0">
         <x:v>10.3</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H118" s="0">
         <x:v>14.9</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H119" s="0">
         <x:v>11.2</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H120" s="0">
         <x:v>30.1</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H121" s="0">
         <x:v>18.5</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H122" s="0">
         <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H123" s="0">
         <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H124" s="0">
         <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H125" s="0">
         <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H126" s="0">
         <x:v>15.4</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H127" s="0">
         <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H128" s="0">
         <x:v>29.3</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H129" s="0">
         <x:v>23.6</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H130" s="0">
         <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H131" s="0">
         <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H132" s="0">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H133" s="0">
         <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H134" s="0">
         <x:v>10.8</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H135" s="0">
         <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B136" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H136" s="0">
         <x:v>28.9</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B137" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H137" s="0">
         <x:v>23.8</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H138" s="0">
-        <x:v>4.9</x:v>
+        <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B139" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H139" s="0">
-        <x:v>6.1</x:v>
+        <x:v>6.2</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H140" s="0">
-        <x:v>5.2</x:v>
+        <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B141" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H141" s="0">
-        <x:v>8.3</x:v>
+        <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B142" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H142" s="0">
-        <x:v>14.7</x:v>
+        <x:v>14.1</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B143" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H143" s="0">
-        <x:v>12.6</x:v>
+        <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B144" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H144" s="0">
-        <x:v>21.8</x:v>
+        <x:v>22.9</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B145" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H145" s="0">
         <x:v>26.4</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B146" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H146" s="0">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B147" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H147" s="0">
         <x:v>11.3</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B148" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H148" s="0">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B149" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H149" s="0">
         <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B150" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H150" s="0">
         <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B151" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H151" s="0">
         <x:v>16.5</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B152" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H152" s="0">
         <x:v>18.4</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B153" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H153" s="0">
         <x:v>36.1</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B154" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H154" s="0">
         <x:v>4.4</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B155" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H155" s="0">
         <x:v>11.2</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B156" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H156" s="0">
         <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B157" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H157" s="0">
         <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B158" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H158" s="0">
         <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B159" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H159" s="0">
         <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B160" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H160" s="0">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B161" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H161" s="0">
         <x:v>22.5</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B162" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H162" s="0">
         <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B163" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H163" s="0">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B164" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H164" s="0">
         <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B165" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H165" s="0">
         <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B166" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H166" s="0">
         <x:v>10.2</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B167" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H167" s="0">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B168" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H168" s="0">
         <x:v>25.5</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B169" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H169" s="0">
         <x:v>23.1</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B170" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H170" s="0">
         <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B171" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H171" s="0">
         <x:v>16.7</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B172" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H172" s="0">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B173" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H173" s="0">
         <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B174" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H174" s="0">
         <x:v>7.4</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B175" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H175" s="0">
         <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B176" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H176" s="0">
         <x:v>36.4</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B177" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H177" s="0">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B178" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H178" s="0">
         <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B179" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H179" s="0">
         <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B180" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H180" s="0">
         <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B181" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H181" s="0">
         <x:v>4.4</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B182" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H182" s="0">
         <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B183" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H183" s="0">
         <x:v>8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B184" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H184" s="0">
         <x:v>33.6</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B185" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H185" s="0">
         <x:v>29.9</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B186" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H186" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H186" s="0">
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B187" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H187" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H187" s="0">
+        <x:v>7.4</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B188" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H188" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H188" s="0">
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B189" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H189" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H189" s="0">
+        <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B190" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H190" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H190" s="0">
+        <x:v>8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B191" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H191" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H191" s="0">
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B192" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H192" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H192" s="0">
+        <x:v>25.2</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B193" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H193" s="0" t="s">
-        <x:v>74</x:v>
+      <x:c r="H193" s="0">
+        <x:v>30.1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -6248,172 +6245,175 @@
         <x:s v="12"/>
         <x:s v="13"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Household Composition">
       <x:sharedItems count="8">
         <x:s v="1 adult aged 65 years and over"/>
         <x:s v="1 adult aged less than 65 years"/>
         <x:s v="2 adults, at least 1 aged 65 years and over"/>
         <x:s v="2 adults, both aged less than 65 years"/>
         <x:s v="3 or more adults"/>
         <x:s v="1 adult, with children under 18 years"/>
         <x:s v="2 adults, with 1-3 children under 18 years"/>
         <x:s v="Other households with children under 18 years"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0.8" maxValue="38.5" count="121">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.8" maxValue="38.5" count="124">
         <x:n v="3.5"/>
         <x:n v="4.6"/>
         <x:n v="8.4"/>
         <x:n v="10.8"/>
         <x:n v="20.3"/>
         <x:n v="4.1"/>
         <x:n v="29.2"/>
         <x:n v="19.1"/>
         <x:n v="3.6"/>
         <x:n v="4.5"/>
         <x:n v="8.6"/>
         <x:n v="20.7"/>
         <x:n v="4"/>
         <x:n v="28.8"/>
         <x:n v="19"/>
         <x:n v="4.4"/>
         <x:n v="8.7"/>
         <x:n v="10.7"/>
         <x:n v="21.1"/>
         <x:n v="28.7"/>
         <x:n v="18.6"/>
         <x:n v="3.7"/>
         <x:n v="9"/>
         <x:n v="20.9"/>
         <x:n v="3.9"/>
         <x:n v="28.6"/>
         <x:n v="4.3"/>
         <x:n v="9.1"/>
         <x:n v="10.6"/>
         <x:n v="21.5"/>
         <x:n v="28"/>
         <x:n v="18.8"/>
         <x:n v="3.8"/>
         <x:n v="9.2"/>
         <x:n v="10.5"/>
-        <x:n v="21.9"/>
-[...1 lines deleted...]
-        <x:n v="18.5"/>
+        <x:n v="21.8"/>
         <x:n v="5.9"/>
         <x:n v="9.6"/>
         <x:n v="3.1"/>
         <x:n v="7.7"/>
         <x:n v="13.1"/>
         <x:n v="21.7"/>
         <x:n v="29.4"/>
         <x:n v="8.8"/>
         <x:n v="6.7"/>
         <x:n v="6.8"/>
         <x:n v="11.3"/>
         <x:n v="6.9"/>
         <x:n v="25.2"/>
         <x:n v="23.8"/>
         <x:n v="11.9"/>
         <x:n v="11.5"/>
         <x:n v="12.1"/>
         <x:n v="4.7"/>
         <x:n v="7.9"/>
         <x:n v="27"/>
         <x:n v="16.1"/>
         <x:n v="5.4"/>
         <x:n v="11.7"/>
         <x:n v="7.2"/>
         <x:n v="7"/>
         <x:n v="38.5"/>
+        <x:n v="18.5"/>
         <x:n v="8.3"/>
         <x:n v="8.9"/>
         <x:n v="9.7"/>
         <x:n v="8.1"/>
         <x:n v="30.1"/>
         <x:n v="21.4"/>
-        <x:s v=""/>
+        <x:n v="11"/>
+        <x:n v="5.2"/>
+        <x:n v="30.2"/>
+        <x:n v="24.8"/>
         <x:n v="2.7"/>
         <x:n v="7.1"/>
         <x:n v="13"/>
         <x:n v="11.8"/>
         <x:n v="27.6"/>
         <x:n v="3.2"/>
         <x:n v="6.6"/>
         <x:n v="4.2"/>
         <x:n v="16"/>
         <x:n v="12.9"/>
         <x:n v="23.6"/>
         <x:n v="6.4"/>
         <x:n v="4.8"/>
         <x:n v="10.3"/>
         <x:n v="14.9"/>
         <x:n v="11.2"/>
         <x:n v="15.4"/>
         <x:n v="9.3"/>
         <x:n v="29.3"/>
         <x:n v="2.8"/>
         <x:n v="6.3"/>
         <x:n v="11.6"/>
         <x:n v="28.9"/>
+        <x:n v="6.2"/>
         <x:n v="4.9"/>
-        <x:n v="6.1"/>
-[...3 lines deleted...]
-        <x:n v="21.8"/>
+        <x:n v="8.5"/>
+        <x:n v="14.1"/>
+        <x:n v="12.4"/>
+        <x:n v="22.9"/>
         <x:n v="26.4"/>
         <x:n v="1.8"/>
         <x:n v="0.8"/>
         <x:n v="16.5"/>
         <x:n v="18.4"/>
         <x:n v="36.1"/>
         <x:n v="7.8"/>
         <x:n v="29"/>
         <x:n v="22.5"/>
         <x:n v="10.2"/>
         <x:n v="25.5"/>
         <x:n v="23.1"/>
         <x:n v="3.3"/>
         <x:n v="16.7"/>
         <x:n v="2.2"/>
         <x:n v="5.1"/>
         <x:n v="7.4"/>
         <x:n v="36.4"/>
         <x:n v="21"/>
         <x:n v="33.6"/>
         <x:n v="29.9"/>
+        <x:n v="10.9"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA85C01"/>
     <s v="Profile of the Population"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="%"/>
     <n v="3.5"/>
   </r>
   <r>
     <s v="SIA85C01"/>
     <s v="Profile of the Population"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="1 adult aged less than 65 years"/>
@@ -6826,81 +6826,81 @@
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="2 adults, at least 1 aged 65 years and over"/>
     <s v="%"/>
     <n v="9.2"/>
   </r>
   <r>
     <s v="SIA85C01"/>
     <s v="Profile of the Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="2 adults, both aged less than 65 years"/>
     <s v="%"/>
     <n v="10.5"/>
   </r>
   <r>
     <s v="SIA85C01"/>
     <s v="Profile of the Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="3 or more adults"/>
     <s v="%"/>
-    <n v="21.9"/>
+    <n v="21.8"/>
   </r>
   <r>
     <s v="SIA85C01"/>
     <s v="Profile of the Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="1 adult, with children under 18 years"/>
     <s v="%"/>
     <n v="3.8"/>
   </r>
   <r>
     <s v="SIA85C01"/>
     <s v="Profile of the Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="%"/>
-    <n v="27.9"/>
+    <n v="28"/>
   </r>
   <r>
     <s v="SIA85C01"/>
     <s v="Profile of the Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="%"/>
-    <n v="18.5"/>
+    <n v="18.6"/>
   </r>
   <r>
     <s v="SIA85C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="%"/>
     <n v="5.9"/>
   </r>
   <r>
     <s v="SIA85C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="1 adult aged less than 65 years"/>
     <s v="%"/>
     <n v="9.6"/>
   </r>
   <r>
     <s v="SIA85C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2020"/>
@@ -7266,121 +7266,121 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="%"/>
     <n v="30.1"/>
   </r>
   <r>
     <s v="SIA85C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="%"/>
     <n v="21.4"/>
   </r>
   <r>
     <s v="SIA85C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="9.1"/>
   </r>
   <r>
     <s v="SIA85C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="1 adult aged less than 65 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="6.8"/>
   </r>
   <r>
     <s v="SIA85C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="2 adults, at least 1 aged 65 years and over"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="8.4"/>
   </r>
   <r>
     <s v="SIA85C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="2 adults, both aged less than 65 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="4.3"/>
   </r>
   <r>
     <s v="SIA85C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="3 or more adults"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="11"/>
   </r>
   <r>
     <s v="SIA85C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="1 adult, with children under 18 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="5.2"/>
   </r>
   <r>
     <s v="SIA85C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="30.2"/>
   </r>
   <r>
     <s v="SIA85C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="24.8"/>
   </r>
   <r>
     <s v="SIA85C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="%"/>
     <n v="2.7"/>
   </r>
   <r>
     <s v="SIA85C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="1 adult aged less than 65 years"/>
     <s v="%"/>
     <n v="7.1"/>
   </r>
   <r>
     <s v="SIA85C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2020"/>
@@ -7746,111 +7746,111 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="%"/>
     <n v="28.9"/>
   </r>
   <r>
     <s v="SIA85C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="%"/>
     <n v="23.8"/>
   </r>
   <r>
     <s v="SIA85C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="%"/>
-    <n v="4.9"/>
+    <n v="4.6"/>
   </r>
   <r>
     <s v="SIA85C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="1 adult aged less than 65 years"/>
     <s v="%"/>
-    <n v="6.1"/>
+    <n v="6.2"/>
   </r>
   <r>
     <s v="SIA85C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="2 adults, at least 1 aged 65 years and over"/>
     <s v="%"/>
-    <n v="5.2"/>
+    <n v="4.9"/>
   </r>
   <r>
     <s v="SIA85C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="2 adults, both aged less than 65 years"/>
     <s v="%"/>
-    <n v="8.3"/>
+    <n v="8.5"/>
   </r>
   <r>
     <s v="SIA85C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="3 or more adults"/>
     <s v="%"/>
-    <n v="14.7"/>
+    <n v="14.1"/>
   </r>
   <r>
     <s v="SIA85C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="1 adult, with children under 18 years"/>
     <s v="%"/>
-    <n v="12.6"/>
+    <n v="12.4"/>
   </r>
   <r>
     <s v="SIA85C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="%"/>
-    <n v="21.8"/>
+    <n v="22.9"/>
   </r>
   <r>
     <s v="SIA85C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="%"/>
     <n v="26.4"/>
   </r>
   <r>
     <s v="SIA85C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="%"/>
     <n v="1.8"/>
   </r>
   <r>
     <s v="SIA85C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2020"/>
@@ -8226,99 +8226,99 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="%"/>
     <n v="33.6"/>
   </r>
   <r>
     <s v="SIA85C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="%"/>
     <n v="29.9"/>
   </r>
   <r>
     <s v="SIA85C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="09"/>
     <s v="1 adult aged 65 years and over"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="7.8"/>
   </r>
   <r>
     <s v="SIA85C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="1 adult aged less than 65 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="7.4"/>
   </r>
   <r>
     <s v="SIA85C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="2 adults, at least 1 aged 65 years and over"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="3.6"/>
   </r>
   <r>
     <s v="SIA85C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="2 adults, both aged less than 65 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="6.4"/>
   </r>
   <r>
     <s v="SIA85C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="3 or more adults"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="8.6"/>
   </r>
   <r>
     <s v="SIA85C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="1 adult, with children under 18 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="10.9"/>
   </r>
   <r>
     <s v="SIA85C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="2 adults, with 1-3 children under 18 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="25.2"/>
   </r>
   <r>
     <s v="SIA85C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Other households with children under 18 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="30.1"/>
   </r>
 </pivotCacheRecords>
 </file>