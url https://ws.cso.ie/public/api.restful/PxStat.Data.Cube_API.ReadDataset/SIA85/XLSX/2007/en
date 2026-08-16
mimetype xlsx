--- v3 (2026-04-21)
+++ v4 (2026-08-16)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c68d8223b44a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03325f643dbe4e1198ed792ef8252098.psmdcp" Id="R8bdfe16f1c9b4b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f4f4a026adb4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a490d2003454da999f0b6d11d4e1a9d.psmdcp" Id="R18a00c575dab4d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>