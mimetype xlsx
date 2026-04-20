--- v2 (2026-03-06)
+++ v3 (2026-04-20)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d7be385a174ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6c0652e559441158a6c34ee5b52ddce.psmdcp" Id="R94b00149b6fc4604" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1fcd4ca0afc4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49e63a632d87436f924cd9f5acbcf9d0.psmdcp" Id="R8ba3cc7947b64a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA82</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Profile of the Population at Risk of Poverty, Experiencing Deprivation and in Consistent Poverty</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>16/01/2026 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>16 January 2026 - The data relating to 2025 in this table is currently under review and will be re-weighted. Revisions are expected to be published in March 2026.&lt;br&gt;&lt;br&gt;The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Profile of the population at risk of poverty: includes all social transfers, 60% median income threshold. &lt;br&gt;&lt;br&gt;Enforced Deprivation Rate: The share of persons who experience two or more of the eleven deprivation items. See background notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
+    <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Profile of the population at risk of poverty: includes all social transfers, 60% median income threshold. &lt;br&gt;&lt;br&gt;Enforced Deprivation Rate: The share of persons who experience two or more of the eleven deprivation items. See background notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA82/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Lianora Bermingham</x:t>
+    <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5665</x:t>
+    <x:t>(+353) 21 453 5173</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -225,53 +225,50 @@
     <x:t>575</x:t>
   </x:si>
   <x:si>
     <x:t>65 years and over</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>SIA82C02</x:t>
   </x:si>
   <x:si>
     <x:t>At Risk of Poverty</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t/>
   </x:si>
   <x:si>
     <x:t>SIA82C03</x:t>
   </x:si>
   <x:si>
     <x:t>In Enforced Deprivation</x:t>
   </x:si>
   <x:si>
     <x:t>SIA82C04</x:t>
   </x:si>
   <x:si>
     <x:t>In Consistent Poverty</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -1815,51 +1812,51 @@
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>22.6</x:v>
+        <x:v>22.7</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H30" s="0">
@@ -2542,1716 +2539,1716 @@
         <x:v>16.9</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H57" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H57" s="0">
+        <x:v>30.7</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H58" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H58" s="0">
+        <x:v>15.8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H59" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H59" s="0">
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H60" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H60" s="0">
+        <x:v>15.2</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H61" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H61" s="0">
+        <x:v>17.8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H62" s="0">
         <x:v>31.8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H63" s="0">
         <x:v>22.6</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H64" s="0">
         <x:v>22.9</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H65" s="0">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H66" s="0">
         <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H67" s="0">
         <x:v>30.2</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H68" s="0">
         <x:v>24.1</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H69" s="0">
         <x:v>20.3</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H70" s="0">
         <x:v>17.6</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H71" s="0">
         <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H72" s="0">
         <x:v>27.2</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H73" s="0">
         <x:v>23.2</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H74" s="0">
         <x:v>23.7</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H75" s="0">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H76" s="0">
         <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H77" s="0">
         <x:v>28.9</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H78" s="0">
         <x:v>23.7</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H79" s="0">
         <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H80" s="0">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H81" s="0">
         <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H82" s="0">
         <x:v>31.1</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H83" s="0">
         <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H84" s="0">
         <x:v>23.7</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H85" s="0">
         <x:v>16.6</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H86" s="0">
         <x:v>7.3</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>29.2</x:v>
+        <x:v>29.7</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>22.8</x:v>
+        <x:v>22.5</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>24.3</x:v>
+        <x:v>24.9</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>13.2</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>10.5</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H92" s="0">
         <x:v>37.7</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H93" s="0">
         <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H94" s="0">
         <x:v>23.1</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H95" s="0">
         <x:v>16.2</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H96" s="0">
         <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H97" s="0">
         <x:v>35.7</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H98" s="0">
         <x:v>19.8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H99" s="0">
         <x:v>18.8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H100" s="0">
         <x:v>17.9</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H101" s="0">
         <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H102" s="0">
         <x:v>34.5</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H103" s="0">
         <x:v>15.5</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H104" s="0">
         <x:v>19.9</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H105" s="0">
         <x:v>19.8</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H106" s="0">
         <x:v>10.3</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H107" s="0">
         <x:v>31.6</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H108" s="0">
         <x:v>18.1</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H109" s="0">
         <x:v>19.9</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H110" s="0">
         <x:v>24.4</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H111" s="0">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H112" s="0">
         <x:v>38.9</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H113" s="0">
         <x:v>15.9</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H114" s="0">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H115" s="0">
         <x:v>17.2</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H116" s="0">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H117" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H117" s="0">
+        <x:v>37.8</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H118" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H118" s="0">
+        <x:v>15.2</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H119" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H119" s="0">
+        <x:v>22.5</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H120" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H120" s="0">
+        <x:v>13.7</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H121" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H121" s="0">
+        <x:v>10.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4346,133 +4343,137 @@
     </x:cacheField>
     <x:cacheField name="C02076V02508">
       <x:sharedItems count="5">
         <x:s v="221"/>
         <x:s v="3503"/>
         <x:s v="468"/>
         <x:s v="525"/>
         <x:s v="575"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Age Group">
       <x:sharedItems count="5">
         <x:s v="0 - 17 years"/>
         <x:s v="18 - 34 years"/>
         <x:s v="35 - 49 years"/>
         <x:s v="50 - 64 years"/>
         <x:s v="65 years and over"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="2.8" maxValue="38.9" count="82">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="2.8" maxValue="38.9" count="86">
         <x:n v="24.6"/>
         <x:n v="21.2"/>
         <x:n v="23.2"/>
         <x:n v="17.2"/>
         <x:n v="13.7"/>
         <x:n v="23.9"/>
         <x:n v="21.6"/>
         <x:n v="22.7"/>
         <x:n v="17.8"/>
         <x:n v="14"/>
         <x:n v="24"/>
         <x:n v="21"/>
         <x:n v="18.2"/>
         <x:n v="14.2"/>
         <x:n v="23.4"/>
         <x:n v="21.3"/>
         <x:n v="22.3"/>
         <x:n v="14.8"/>
         <x:n v="23"/>
         <x:n v="21.1"/>
         <x:n v="22.6"/>
         <x:n v="18.4"/>
         <x:n v="14.9"/>
         <x:n v="22.8"/>
         <x:n v="15.2"/>
         <x:n v="30.7"/>
         <x:n v="22.4"/>
         <x:n v="19.3"/>
         <x:n v="9.8"/>
         <x:n v="29.2"/>
         <x:n v="17.3"/>
         <x:n v="19.1"/>
         <x:n v="19.2"/>
         <x:n v="28.2"/>
         <x:n v="12.7"/>
         <x:n v="18.6"/>
         <x:n v="31.6"/>
         <x:n v="20.1"/>
         <x:n v="11.6"/>
         <x:n v="30.2"/>
         <x:n v="15.8"/>
         <x:n v="17.9"/>
         <x:n v="16.9"/>
-        <x:s v=""/>
+        <x:n v="20.5"/>
         <x:n v="31.8"/>
         <x:n v="22.9"/>
         <x:n v="15"/>
         <x:n v="7.7"/>
         <x:n v="24.1"/>
         <x:n v="20.3"/>
         <x:n v="17.6"/>
         <x:n v="7.8"/>
         <x:n v="27.2"/>
         <x:n v="23.7"/>
         <x:n v="10.9"/>
         <x:n v="28.9"/>
         <x:n v="17"/>
         <x:n v="9.1"/>
         <x:n v="31.1"/>
         <x:n v="16.6"/>
         <x:n v="7.3"/>
-        <x:n v="24.3"/>
-[...1 lines deleted...]
-        <x:n v="10.5"/>
+        <x:n v="29.7"/>
+        <x:n v="22.5"/>
+        <x:n v="24.9"/>
+        <x:n v="13"/>
+        <x:n v="9.9"/>
         <x:n v="37.7"/>
         <x:n v="20.2"/>
         <x:n v="23.1"/>
         <x:n v="16.2"/>
         <x:n v="2.8"/>
         <x:n v="35.7"/>
         <x:n v="19.8"/>
         <x:n v="18.8"/>
         <x:n v="34.5"/>
         <x:n v="15.5"/>
         <x:n v="19.9"/>
         <x:n v="10.3"/>
         <x:n v="18.1"/>
         <x:n v="24.4"/>
         <x:n v="6"/>
         <x:n v="38.9"/>
         <x:n v="15.9"/>
         <x:n v="22"/>
+        <x:n v="37.8"/>
+        <x:n v="10.8"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA82C01"/>
     <s v="Profile of the Population"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="221"/>
     <s v="0 - 17 years"/>
     <s v="%"/>
     <n v="24.6"/>
   </r>
   <r>
     <s v="SIA82C01"/>
     <s v="Profile of the Population"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="3503"/>
     <s v="18 - 34 years"/>
@@ -4715,51 +4716,51 @@
     <s v="2025"/>
     <s v="2025"/>
     <s v="221"/>
     <s v="0 - 17 years"/>
     <s v="%"/>
     <n v="22.8"/>
   </r>
   <r>
     <s v="SIA82C01"/>
     <s v="Profile of the Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3503"/>
     <s v="18 - 34 years"/>
     <s v="%"/>
     <n v="21.2"/>
   </r>
   <r>
     <s v="SIA82C01"/>
     <s v="Profile of the Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="468"/>
     <s v="35 - 49 years"/>
     <s v="%"/>
-    <n v="22.6"/>
+    <n v="22.7"/>
   </r>
   <r>
     <s v="SIA82C01"/>
     <s v="Profile of the Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="525"/>
     <s v="50 - 64 years"/>
     <s v="%"/>
     <n v="18.2"/>
   </r>
   <r>
     <s v="SIA82C01"/>
     <s v="Profile of the Population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="575"/>
     <s v="65 years and over"/>
     <s v="%"/>
     <n v="15.2"/>
   </r>
   <r>
     <s v="SIA82C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2020"/>
@@ -4995,91 +4996,91 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="525"/>
     <s v="50 - 64 years"/>
     <s v="%"/>
     <n v="17.9"/>
   </r>
   <r>
     <s v="SIA82C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="575"/>
     <s v="65 years and over"/>
     <s v="%"/>
     <n v="16.9"/>
   </r>
   <r>
     <s v="SIA82C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="221"/>
     <s v="0 - 17 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="30.7"/>
   </r>
   <r>
     <s v="SIA82C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3503"/>
     <s v="18 - 34 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="15.8"/>
   </r>
   <r>
     <s v="SIA82C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="468"/>
     <s v="35 - 49 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="20.5"/>
   </r>
   <r>
     <s v="SIA82C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="525"/>
     <s v="50 - 64 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="15.2"/>
   </r>
   <r>
     <s v="SIA82C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="575"/>
     <s v="65 years and over"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="17.8"/>
   </r>
   <r>
     <s v="SIA82C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="221"/>
     <s v="0 - 17 years"/>
     <s v="%"/>
     <n v="31.8"/>
   </r>
   <r>
     <s v="SIA82C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="3503"/>
     <s v="18 - 34 years"/>
     <s v="%"/>
     <n v="22.6"/>
   </r>
   <r>
     <s v="SIA82C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2020"/>
@@ -5295,91 +5296,91 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="525"/>
     <s v="50 - 64 years"/>
     <s v="%"/>
     <n v="16.6"/>
   </r>
   <r>
     <s v="SIA82C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="575"/>
     <s v="65 years and over"/>
     <s v="%"/>
     <n v="7.3"/>
   </r>
   <r>
     <s v="SIA82C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="221"/>
     <s v="0 - 17 years"/>
     <s v="%"/>
-    <n v="29.2"/>
+    <n v="29.7"/>
   </r>
   <r>
     <s v="SIA82C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3503"/>
     <s v="18 - 34 years"/>
     <s v="%"/>
-    <n v="22.8"/>
+    <n v="22.5"/>
   </r>
   <r>
     <s v="SIA82C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="468"/>
     <s v="35 - 49 years"/>
     <s v="%"/>
-    <n v="24.3"/>
+    <n v="24.9"/>
   </r>
   <r>
     <s v="SIA82C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="525"/>
     <s v="50 - 64 years"/>
     <s v="%"/>
-    <n v="13.2"/>
+    <n v="13"/>
   </r>
   <r>
     <s v="SIA82C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="575"/>
     <s v="65 years and over"/>
     <s v="%"/>
-    <n v="10.5"/>
+    <n v="9.9"/>
   </r>
   <r>
     <s v="SIA82C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="221"/>
     <s v="0 - 17 years"/>
     <s v="%"/>
     <n v="37.7"/>
   </r>
   <r>
     <s v="SIA82C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="3503"/>
     <s v="18 - 34 years"/>
     <s v="%"/>
     <n v="20.2"/>
   </r>
   <r>
     <s v="SIA82C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2020"/>
@@ -5595,69 +5596,69 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="525"/>
     <s v="50 - 64 years"/>
     <s v="%"/>
     <n v="17.2"/>
   </r>
   <r>
     <s v="SIA82C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="575"/>
     <s v="65 years and over"/>
     <s v="%"/>
     <n v="6"/>
   </r>
   <r>
     <s v="SIA82C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="221"/>
     <s v="0 - 17 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="37.8"/>
   </r>
   <r>
     <s v="SIA82C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3503"/>
     <s v="18 - 34 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="15.2"/>
   </r>
   <r>
     <s v="SIA82C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="468"/>
     <s v="35 - 49 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="22.5"/>
   </r>
   <r>
     <s v="SIA82C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="525"/>
     <s v="50 - 64 years"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="13.7"/>
   </r>
   <r>
     <s v="SIA82C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="575"/>
     <s v="65 years and over"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="10.8"/>
   </r>
 </pivotCacheRecords>
 </file>