--- v3 (2026-04-20)
+++ v4 (2026-08-20)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1fcd4ca0afc4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49e63a632d87436f924cd9f5acbcf9d0.psmdcp" Id="R8ba3cc7947b64a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57328e883c14511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb3f61bead62408594a90a461a1b81c0.psmdcp" Id="Rd96c6a5f265440c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>