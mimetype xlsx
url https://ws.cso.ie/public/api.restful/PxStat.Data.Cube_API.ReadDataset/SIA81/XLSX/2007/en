--- v2 (2026-03-06)
+++ v3 (2026-04-21)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbb920b8987d4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc0c687e178a456c852412ed793995ce.psmdcp" Id="R9633ed870bd946a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02838decd9354af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1cb618b1d6940158e6d589b70c21cdc.psmdcp" Id="R2ff4b2ba98bd4ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA81</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Profile of the Population at Risk of Poverty, Experiencing Deprivation and in Consistent Poverty</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>16/01/2026 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>16 January 2026 - The data relating to 2025 in this table is currently under review and will be re-weighted. Revisions are expected to be published in March 2026.&lt;br&gt;&lt;br&gt;The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Profile of the population at risk of poverty: includes all social transfers, 60% median income threshold.Deprivation Rate: The share of persons who experience two or more of the eleven deprivation items. See background notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
+    <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Profile of the population at risk of poverty: includes all social transfers, 60% median income threshold.Deprivation Rate: The share of persons who experience two or more of the eleven deprivation items. See background notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA81/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Lianora Bermingham</x:t>
+    <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5665</x:t>
+    <x:t>(+353) 21 453 5173</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -213,53 +213,50 @@
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Female</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>SIA81C02</x:t>
   </x:si>
   <x:si>
     <x:t>At Risk of Poverty</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t/>
   </x:si>
   <x:si>
     <x:t>SIA81C03</x:t>
   </x:si>
   <x:si>
     <x:t>In Enforced Deprivation</x:t>
   </x:si>
   <x:si>
     <x:t>SIA81C04</x:t>
   </x:si>
   <x:si>
     <x:t>In Consistent Poverty</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -1954,1040 +1951,1040 @@
         <x:v>49.2</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H35" s="0" t="s">
-        <x:v>64</x:v>
+      <x:c r="H35" s="0">
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H36" s="0" t="s">
-        <x:v>64</x:v>
+      <x:c r="H36" s="0">
+        <x:v>50.1</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H37" s="0" t="s">
-        <x:v>64</x:v>
+      <x:c r="H37" s="0">
+        <x:v>49.9</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H38" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H39" s="0">
         <x:v>46.5</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H40" s="0">
         <x:v>53.5</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H41" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H42" s="0">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H43" s="0">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H44" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H45" s="0">
         <x:v>45.3</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H46" s="0">
         <x:v>54.7</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H47" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H48" s="0">
         <x:v>45.5</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H49" s="0">
         <x:v>54.5</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H50" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H51" s="0">
         <x:v>44.8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H52" s="0">
         <x:v>55.2</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H53" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>47.7</x:v>
+        <x:v>47.6</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>52.3</x:v>
+        <x:v>52.4</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H56" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H57" s="0">
         <x:v>45.9</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H58" s="0">
         <x:v>54.1</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H59" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H60" s="0">
         <x:v>45.4</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H61" s="0">
         <x:v>54.6</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H62" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H63" s="0">
         <x:v>46.5</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H64" s="0">
         <x:v>53.5</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H65" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H66" s="0">
         <x:v>47.9</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H67" s="0">
         <x:v>52.1</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H68" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H69" s="0">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H70" s="0">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H71" s="0" t="s">
-        <x:v>64</x:v>
+      <x:c r="H71" s="0">
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H72" s="0" t="s">
-        <x:v>64</x:v>
+      <x:c r="H72" s="0">
+        <x:v>51.7</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H73" s="0" t="s">
-        <x:v>64</x:v>
+      <x:c r="H73" s="0">
+        <x:v>48.3</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3078,79 +3075,80 @@
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sex">
       <x:sharedItems count="3">
         <x:s v="Both sexes"/>
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="44.8" maxValue="100" count="36">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="44.8" maxValue="100" count="37">
         <x:n v="100"/>
         <x:n v="49.5"/>
         <x:n v="50.5"/>
         <x:n v="49.4"/>
         <x:n v="50.6"/>
         <x:n v="49.2"/>
         <x:n v="50.8"/>
         <x:n v="47.8"/>
         <x:n v="52.2"/>
         <x:n v="46.9"/>
         <x:n v="53.1"/>
         <x:n v="48.3"/>
         <x:n v="51.7"/>
         <x:n v="50.3"/>
         <x:n v="49.7"/>
-        <x:s v=""/>
+        <x:n v="50.1"/>
+        <x:n v="49.9"/>
         <x:n v="46.5"/>
         <x:n v="53.5"/>
         <x:n v="46"/>
         <x:n v="54"/>
         <x:n v="45.3"/>
         <x:n v="54.7"/>
         <x:n v="45.5"/>
         <x:n v="54.5"/>
         <x:n v="44.8"/>
         <x:n v="55.2"/>
-        <x:n v="47.7"/>
-        <x:n v="52.3"/>
+        <x:n v="47.6"/>
+        <x:n v="52.4"/>
         <x:n v="45.9"/>
         <x:n v="54.1"/>
         <x:n v="45.4"/>
         <x:n v="54.6"/>
         <x:n v="47.9"/>
         <x:n v="52.1"/>
         <x:n v="52"/>
         <x:n v="48"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA81C01"/>
     <s v="Profile of the Population"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="100"/>
@@ -3461,71 +3459,71 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="50.8"/>
   </r>
   <r>
     <s v="SIA81C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="49.2"/>
   </r>
   <r>
     <s v="SIA81C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="100"/>
   </r>
   <r>
     <s v="SIA81C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="50.1"/>
   </r>
   <r>
     <s v="SIA81C02"/>
     <s v="At Risk of Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="49.9"/>
   </r>
   <r>
     <s v="SIA81C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="SIA81C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="46.5"/>
   </r>
   <r>
     <s v="SIA81C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2020"/>
@@ -3651,61 +3649,61 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="55.2"/>
   </r>
   <r>
     <s v="SIA81C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="SIA81C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
-    <n v="47.7"/>
+    <n v="47.6"/>
   </r>
   <r>
     <s v="SIA81C03"/>
     <s v="In Enforced Deprivation"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
-    <n v="52.3"/>
+    <n v="52.4"/>
   </r>
   <r>
     <s v="SIA81C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="SIA81C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="45.9"/>
   </r>
   <r>
     <s v="SIA81C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2020"/>
@@ -3821,49 +3819,49 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="52"/>
   </r>
   <r>
     <s v="SIA81C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="48"/>
   </r>
   <r>
     <s v="SIA81C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="100"/>
   </r>
   <r>
     <s v="SIA81C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="51.7"/>
   </r>
   <r>
     <s v="SIA81C04"/>
     <s v="In Consistent Poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="48.3"/>
   </r>
 </pivotCacheRecords>
 </file>