--- v3 (2026-04-21)
+++ v4 (2026-07-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02838decd9354af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1cb618b1d6940158e6d589b70c21cdc.psmdcp" Id="R2ff4b2ba98bd4ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9110ed0f60b74b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71bf6f7da89e4f349be1ef457a2cbdac.psmdcp" Id="R338a58ee1da24480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>