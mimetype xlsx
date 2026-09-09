--- v4 (2026-07-08)
+++ v5 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9110ed0f60b74b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71bf6f7da89e4f349be1ef457a2cbdac.psmdcp" Id="R338a58ee1da24480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eabfcc8343a45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc15586b2e2246489ba8d078d64b0e30.psmdcp" Id="R2d4ea83663484a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>