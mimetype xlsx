--- v2 (2026-02-13)
+++ v3 (2026-04-04)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c32aca0228343cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8044f54541ca437a8dfd9a9f1556b330.psmdcp" Id="Rda9faeeb0ccc475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06908ef0c0e4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b471b46c33e54449aa4909243bff5984.psmdcp" Id="R51da595031dd4a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA78</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons Experiencing Poverty</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>16/01/2026 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>16 January 2026 - The data relating to 2025 in this table is currently under review and will be re-weighted. Revisions are expected to be published in March 2026.&lt;br&gt;&lt;br&gt;The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note.(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/)&lt;br&gt;&lt;br&gt;Enforced Deprivation: The share of persons who experience two or more of the eleven deprivation items. See background notes(https://www.cso.ie/en/methods/socialconditions/silc/).For more information, please go to the statistical release page on our website.</x:t>
+    <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note.(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/)&lt;br&gt;&lt;br&gt;Enforced Deprivation: The share of persons who experience two or more of the eleven deprivation items. See background notes(https://www.cso.ie/en/methods/socialconditions/silc/).For more information, please go to the statistical release page on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA78/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Eva O'Regan</x:t>
+    <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5243</x:t>
+    <x:t>(+353) 21 453 5173</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -225,53 +225,50 @@
     <x:t>21</x:t>
   </x:si>
   <x:si>
     <x:t>2+ items of deprivation experienced</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>SIA78C02</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of individuals at risk of poverty</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t/>
   </x:si>
   <x:si>
     <x:t>SIA78C03</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of individuals NOT at risk of poverty</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -1755,77 +1752,77 @@
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>75.8</x:v>
+        <x:v>75.3</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>9.4</x:v>
+        <x:v>9.6</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H29" s="0">
@@ -1833,77 +1830,77 @@
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>10.6</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>14.8</x:v>
+        <x:v>15.1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="0">
@@ -2534,936 +2531,936 @@
         <x:v>43.1</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H57" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H57" s="0">
+        <x:v>47.5</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H58" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H58" s="0">
+        <x:v>15.1</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H59" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H59" s="0">
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H60" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H60" s="0">
+        <x:v>29.7</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H61" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H61" s="0">
+        <x:v>37.4</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H62" s="0">
         <x:v>75.3</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H63" s="0">
         <x:v>13.3</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H64" s="0">
         <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H65" s="0">
         <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H66" s="0">
         <x:v>11.4</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H67" s="0">
         <x:v>79.1</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H68" s="0">
         <x:v>10.2</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H69" s="0">
         <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H70" s="0">
         <x:v>6.2</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H71" s="0">
         <x:v>10.8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H72" s="0">
         <x:v>76.7</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H73" s="0">
         <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H74" s="0">
         <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H75" s="0">
         <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H76" s="0">
         <x:v>13.4</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H77" s="0">
         <x:v>72.9</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H78" s="0">
         <x:v>11.7</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H79" s="0">
         <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H80" s="0">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H81" s="0">
         <x:v>15.4</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H82" s="0">
         <x:v>75.5</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H83" s="0">
         <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H84" s="0">
         <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H85" s="0">
         <x:v>7.4</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H86" s="0">
         <x:v>12.1</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H87" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H87" s="0">
+        <x:v>79.3</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H88" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H88" s="0">
+        <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H89" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H89" s="0">
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H90" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H90" s="0">
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H91" s="0" t="s">
-        <x:v>68</x:v>
+      <x:c r="H91" s="0">
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3556,124 +3553,130 @@
     </x:cacheField>
     <x:cacheField name="C01787V02146">
       <x:sharedItems count="5">
         <x:s v="0"/>
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
         <x:s v="21"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Deprivation Items Experienced">
       <x:sharedItems count="5">
         <x:s v="0 (no deprivation)"/>
         <x:s v="1 item of deprivation experienced"/>
         <x:s v="2 items of deprivation experienced"/>
         <x:s v="3+ items of deprivation experienced"/>
         <x:s v="2+ items of deprivation experienced"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="4.3" maxValue="79.1" count="73">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="3.8" maxValue="79.3" count="79">
         <x:n v="71.7"/>
         <x:n v="14"/>
         <x:n v="5.5"/>
         <x:n v="8.8"/>
         <x:n v="14.3"/>
         <x:n v="75.2"/>
         <x:n v="11.1"/>
         <x:n v="5.3"/>
         <x:n v="8.4"/>
         <x:n v="13.7"/>
         <x:n v="72.6"/>
         <x:n v="10.8"/>
         <x:n v="5.6"/>
         <x:n v="11"/>
         <x:n v="16.6"/>
         <x:n v="70"/>
         <x:n v="12.7"/>
         <x:n v="11.8"/>
         <x:n v="17.3"/>
         <x:n v="71.9"/>
         <x:n v="12.4"/>
         <x:n v="5.8"/>
         <x:n v="9.9"/>
         <x:n v="15.7"/>
-        <x:n v="75.8"/>
-        <x:n v="9.4"/>
+        <x:n v="75.3"/>
+        <x:n v="9.6"/>
         <x:n v="4.3"/>
-        <x:n v="10.6"/>
-        <x:n v="14.8"/>
+        <x:n v="10.7"/>
+        <x:n v="15.1"/>
         <x:n v="46.7"/>
         <x:n v="19.2"/>
         <x:n v="9.7"/>
         <x:n v="24.5"/>
         <x:n v="34.2"/>
         <x:n v="46.6"/>
         <x:n v="17.7"/>
         <x:n v="24.6"/>
         <x:n v="35.6"/>
         <x:n v="44.2"/>
         <x:n v="17"/>
         <x:n v="10.5"/>
         <x:n v="28.3"/>
         <x:n v="38.9"/>
         <x:n v="45"/>
         <x:n v="21.3"/>
         <x:n v="7"/>
         <x:n v="26.8"/>
         <x:n v="33.8"/>
         <x:n v="12"/>
         <x:n v="14.7"/>
         <x:n v="43.1"/>
-        <x:s v=""/>
-        <x:n v="75.3"/>
+        <x:n v="47.5"/>
+        <x:n v="7.6"/>
+        <x:n v="29.7"/>
+        <x:n v="37.4"/>
         <x:n v="13.3"/>
         <x:n v="4.9"/>
         <x:n v="6.5"/>
         <x:n v="11.4"/>
         <x:n v="79.1"/>
         <x:n v="10.2"/>
         <x:n v="4.5"/>
         <x:n v="6.2"/>
         <x:n v="76.7"/>
         <x:n v="8.5"/>
         <x:n v="13.4"/>
         <x:n v="72.9"/>
         <x:n v="11.7"/>
         <x:n v="5.4"/>
         <x:n v="10"/>
         <x:n v="15.4"/>
         <x:n v="75.5"/>
         <x:n v="4.7"/>
         <x:n v="7.4"/>
         <x:n v="12.1"/>
+        <x:n v="79.3"/>
+        <x:n v="3.8"/>
+        <x:n v="8"/>
+        <x:n v="11.9"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA78C01"/>
     <s v="Percentage of individuals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="0"/>
     <s v="0 (no deprivation)"/>
     <s v="%"/>
     <n v="71.7"/>
   </r>
   <r>
     <s v="SIA78C01"/>
     <s v="Percentage of individuals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="1 item of deprivation experienced"/>
@@ -3896,91 +3899,91 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="3"/>
     <s v="3+ items of deprivation experienced"/>
     <s v="%"/>
     <n v="9.9"/>
   </r>
   <r>
     <s v="SIA78C01"/>
     <s v="Percentage of individuals"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="21"/>
     <s v="2+ items of deprivation experienced"/>
     <s v="%"/>
     <n v="15.7"/>
   </r>
   <r>
     <s v="SIA78C01"/>
     <s v="Percentage of individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="0"/>
     <s v="0 (no deprivation)"/>
     <s v="%"/>
-    <n v="75.8"/>
+    <n v="75.3"/>
   </r>
   <r>
     <s v="SIA78C01"/>
     <s v="Percentage of individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="1 item of deprivation experienced"/>
     <s v="%"/>
-    <n v="9.4"/>
+    <n v="9.6"/>
   </r>
   <r>
     <s v="SIA78C01"/>
     <s v="Percentage of individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="2 items of deprivation experienced"/>
     <s v="%"/>
     <n v="4.3"/>
   </r>
   <r>
     <s v="SIA78C01"/>
     <s v="Percentage of individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="3+ items of deprivation experienced"/>
     <s v="%"/>
-    <n v="10.6"/>
+    <n v="10.7"/>
   </r>
   <r>
     <s v="SIA78C01"/>
     <s v="Percentage of individuals"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="2+ items of deprivation experienced"/>
     <s v="%"/>
-    <n v="14.8"/>
+    <n v="15.1"/>
   </r>
   <r>
     <s v="SIA78C02"/>
     <s v="Percentage of individuals at risk of poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="0"/>
     <s v="0 (no deprivation)"/>
     <s v="%"/>
     <n v="46.7"/>
   </r>
   <r>
     <s v="SIA78C02"/>
     <s v="Percentage of individuals at risk of poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="1 item of deprivation experienced"/>
     <s v="%"/>
     <n v="19.2"/>
   </r>
   <r>
     <s v="SIA78C02"/>
     <s v="Percentage of individuals at risk of poverty"/>
     <s v="2020"/>
@@ -4196,91 +4199,91 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="3"/>
     <s v="3+ items of deprivation experienced"/>
     <s v="%"/>
     <n v="28.3"/>
   </r>
   <r>
     <s v="SIA78C02"/>
     <s v="Percentage of individuals at risk of poverty"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="21"/>
     <s v="2+ items of deprivation experienced"/>
     <s v="%"/>
     <n v="43.1"/>
   </r>
   <r>
     <s v="SIA78C02"/>
     <s v="Percentage of individuals at risk of poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="0"/>
     <s v="0 (no deprivation)"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="47.5"/>
   </r>
   <r>
     <s v="SIA78C02"/>
     <s v="Percentage of individuals at risk of poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="1 item of deprivation experienced"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="15.1"/>
   </r>
   <r>
     <s v="SIA78C02"/>
     <s v="Percentage of individuals at risk of poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="2 items of deprivation experienced"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="7.6"/>
   </r>
   <r>
     <s v="SIA78C02"/>
     <s v="Percentage of individuals at risk of poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="3+ items of deprivation experienced"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="29.7"/>
   </r>
   <r>
     <s v="SIA78C02"/>
     <s v="Percentage of individuals at risk of poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="2+ items of deprivation experienced"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="37.4"/>
   </r>
   <r>
     <s v="SIA78C03"/>
     <s v="Percentage of individuals NOT at risk of poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="0"/>
     <s v="0 (no deprivation)"/>
     <s v="%"/>
     <n v="75.3"/>
   </r>
   <r>
     <s v="SIA78C03"/>
     <s v="Percentage of individuals NOT at risk of poverty"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="1 item of deprivation experienced"/>
     <s v="%"/>
     <n v="13.3"/>
   </r>
   <r>
     <s v="SIA78C03"/>
     <s v="Percentage of individuals NOT at risk of poverty"/>
     <s v="2020"/>
@@ -4496,69 +4499,69 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="3"/>
     <s v="3+ items of deprivation experienced"/>
     <s v="%"/>
     <n v="7.4"/>
   </r>
   <r>
     <s v="SIA78C03"/>
     <s v="Percentage of individuals NOT at risk of poverty"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="21"/>
     <s v="2+ items of deprivation experienced"/>
     <s v="%"/>
     <n v="12.1"/>
   </r>
   <r>
     <s v="SIA78C03"/>
     <s v="Percentage of individuals NOT at risk of poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="0"/>
     <s v="0 (no deprivation)"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="79.3"/>
   </r>
   <r>
     <s v="SIA78C03"/>
     <s v="Percentage of individuals NOT at risk of poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="1 item of deprivation experienced"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="8.8"/>
   </r>
   <r>
     <s v="SIA78C03"/>
     <s v="Percentage of individuals NOT at risk of poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="2 items of deprivation experienced"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="3.8"/>
   </r>
   <r>
     <s v="SIA78C03"/>
     <s v="Percentage of individuals NOT at risk of poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="3+ items of deprivation experienced"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="8"/>
   </r>
   <r>
     <s v="SIA78C03"/>
     <s v="Percentage of individuals NOT at risk of poverty"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="2+ items of deprivation experienced"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="11.9"/>
   </r>
 </pivotCacheRecords>
 </file>