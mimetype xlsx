--- v3 (2026-04-04)
+++ v4 (2026-06-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06908ef0c0e4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b471b46c33e54449aa4909243bff5984.psmdcp" Id="R51da595031dd4a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68829e6048be430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63aad978e421404282d1169a91390829.psmdcp" Id="Ra3c650fe72c24edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>