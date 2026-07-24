--- v4 (2026-06-08)
+++ v5 (2026-07-24)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68829e6048be430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63aad978e421404282d1169a91390829.psmdcp" Id="Ra3c650fe72c24edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ba4137bf0a44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/665db74f3e204a378545b6cb76e8403f.psmdcp" Id="R5cc6f1db5df148d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>