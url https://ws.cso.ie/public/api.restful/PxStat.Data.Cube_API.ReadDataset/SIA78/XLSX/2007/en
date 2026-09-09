--- v5 (2026-07-24)
+++ v6 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ba4137bf0a44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/665db74f3e204a378545b6cb76e8403f.psmdcp" Id="R5cc6f1db5df148d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2756d204e3d048f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7c3c1119a86426a844d1530699c67d4.psmdcp" Id="R04f8fff51af34b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>