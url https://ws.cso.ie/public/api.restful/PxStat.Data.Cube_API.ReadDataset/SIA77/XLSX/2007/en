--- v5 (2026-09-06)
+++ v6 (2026-11-04)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7443e20e356347a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/503853130eb341bf9bb9eb647e431c12.psmdcp" Id="R00e1bc9d02de4455" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re33f5d73965b4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c63137288634241ab25615bd9375e74.psmdcp" Id="R05f5a9dcfcd449c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA77</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Key National Indicators of Poverty, Deprivation and Social Exclusion</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>11/03/2026 11:00:00</x:t>
+    <x:t>29/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/). &lt;br&gt;&lt;br&gt;&lt;br&gt;National Income Definition, National Equivalence Scale.&lt;br&gt;See background notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
+    <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/). &lt;br&gt;&lt;br&gt;National Income Definition, National Equivalence Scale. See background notes(https://www.cso.ie/en/methods/socialconditions/silc/).&lt;br&gt;&lt;br&gt;On 29 September 2026, the statistics 'At Risk of Poverty Anchored at 2025 (%)' was added to this table.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA77/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -261,50 +261,56 @@
     <x:t>SIA77C16</x:t>
   </x:si>
   <x:si>
     <x:t>At Risk of Poverty Anchored at 2021</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>SIA77C17</x:t>
   </x:si>
   <x:si>
     <x:t>At Risk of Poverty Anchored at 2022</x:t>
   </x:si>
   <x:si>
     <x:t>SIA77C18</x:t>
   </x:si>
   <x:si>
     <x:t>At Risk of Poverty Anchored at 2023</x:t>
   </x:si>
   <x:si>
     <x:t>SIA77C19</x:t>
   </x:si>
   <x:si>
     <x:t>At Risk of Poverty Anchored at 2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIA77C20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At Risk of Poverty Anchored at 2025</x:t>
   </x:si>
   <x:si>
     <x:t>SIA77C08</x:t>
   </x:si>
   <x:si>
     <x:t>Enforced Deprivation Rate</x:t>
   </x:si>
   <x:si>
     <x:t>SIA77C09</x:t>
   </x:si>
   <x:si>
     <x:t>Enforced Deprivation Rate: Those at Risk of Poverty</x:t>
   </x:si>
   <x:si>
     <x:t>SIA77C10</x:t>
   </x:si>
   <x:si>
     <x:t>Enforced Deprivation Rate: Those NOT at Risk of Poverty</x:t>
   </x:si>
   <x:si>
     <x:t>SIA77C11</x:t>
   </x:si>
   <x:si>
     <x:t>Consistent Poverty Rate (60% Median Income Threshold)</x:t>
   </x:si>
@@ -488,93 +494,95 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="19">
+      <items count="20">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
+        <item x="19"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="19">
+      <items count="20">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
+        <item x="19"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="C02196V02652" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
@@ -587,52 +595,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H115" totalsRowShown="0">
-  <x:autoFilter ref="A1:H115"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H121" totalsRowShown="0">
+  <x:autoFilter ref="A1:H121"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02196V02652"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1133,51 +1141,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H115"/>
+  <x:dimension ref="A1:H121"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="101.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -3069,1117 +3077,1273 @@
         <x:v>10.3</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H74" s="0">
-        <x:v>14.3</x:v>
+      <x:c r="H74" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H75" s="0">
-        <x:v>13.7</x:v>
+      <x:c r="H75" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H76" s="0">
-        <x:v>16.6</x:v>
+      <x:c r="H76" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H77" s="0">
-        <x:v>17.3</x:v>
+      <x:c r="H77" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H78" s="0">
-        <x:v>15.7</x:v>
+      <x:c r="H78" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>15.1</x:v>
+        <x:v>12.6</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>34.2</x:v>
+        <x:v>14.3</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>35.6</x:v>
+        <x:v>13.7</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>38.9</x:v>
+        <x:v>16.6</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>33.8</x:v>
+        <x:v>17.3</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>43.1</x:v>
+        <x:v>15.7</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>37.4</x:v>
+        <x:v>15.1</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>11.4</x:v>
+        <x:v>34.2</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>10.8</x:v>
+        <x:v>35.6</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>13.4</x:v>
+        <x:v>38.9</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>15.4</x:v>
+        <x:v>33.8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>12.1</x:v>
+        <x:v>43.1</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>11.9</x:v>
+        <x:v>37.4</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>4.4</x:v>
+        <x:v>11.4</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>4.2</x:v>
+        <x:v>10.8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>4.9</x:v>
+        <x:v>13.4</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>3.6</x:v>
+        <x:v>15.4</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>5</x:v>
+        <x:v>12.1</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>4.7</x:v>
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>0.6</x:v>
+        <x:v>4.4</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>0.6</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H100" s="0">
-        <x:v>0.5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>0.4</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>0.5</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>1.3</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>2.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H105" s="0">
-        <x:v>2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>2.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>1.4</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>2.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>2.3</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>7</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>6.9</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>8.8</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>7.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>7.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H115" s="0">
+        <x:v>2.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:8">
+      <x:c r="A116" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F116" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G116" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H116" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:8">
+      <x:c r="A117" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G117" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H117" s="0">
+        <x:v>6.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:8">
+      <x:c r="A118" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F118" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G118" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H118" s="0">
+        <x:v>8.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:8">
+      <x:c r="A119" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G119" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H119" s="0">
+        <x:v>7.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:8">
+      <x:c r="A120" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G120" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H120" s="0">
+        <x:v>7.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:8">
+      <x:c r="A121" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H121" s="0">
         <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
@@ -4216,86 +4380,88 @@
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
-      <x:sharedItems count="19">
+      <x:sharedItems count="20">
         <x:s v="SIA77C01"/>
         <x:s v="SIA77C02"/>
         <x:s v="SIA77C03"/>
         <x:s v="SIA77C04"/>
         <x:s v="SIA77C05"/>
         <x:s v="SIA77C06"/>
         <x:s v="SIA77C07"/>
         <x:s v="SIA77C15"/>
         <x:s v="SIA77C16"/>
         <x:s v="SIA77C17"/>
         <x:s v="SIA77C18"/>
         <x:s v="SIA77C19"/>
+        <x:s v="SIA77C20"/>
         <x:s v="SIA77C08"/>
         <x:s v="SIA77C09"/>
         <x:s v="SIA77C10"/>
         <x:s v="SIA77C11"/>
         <x:s v="SIA77C12"/>
         <x:s v="SIA77C13"/>
         <x:s v="SIA77C14"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
-      <x:sharedItems count="19">
+      <x:sharedItems count="20">
         <x:s v="At Risk of Poverty Rate: 60% Median Income Threshold"/>
         <x:s v="At Risk of Poverty Rate: 40% Median Income Threshold"/>
         <x:s v="At Risk of Poverty Rate: 50% Median Income Threshold"/>
         <x:s v="At Risk of Poverty Rate: 70% Median Income Threshold"/>
         <x:s v="At Risk of Poverty Rate: Excluding All Social Transfers (60% Median Income Threshold)"/>
         <x:s v="At Risk of Poverty Rate: Excluding All Social Transfers and Public Sector Pensions (60% Median Income Threshold)"/>
         <x:s v="Relative at Risk of Poverty Gap"/>
         <x:s v="At Risk of Poverty Anchored at 2020"/>
         <x:s v="At Risk of Poverty Anchored at 2021"/>
         <x:s v="At Risk of Poverty Anchored at 2022"/>
         <x:s v="At Risk of Poverty Anchored at 2023"/>
         <x:s v="At Risk of Poverty Anchored at 2024"/>
+        <x:s v="At Risk of Poverty Anchored at 2025"/>
         <x:s v="Enforced Deprivation Rate"/>
         <x:s v="Enforced Deprivation Rate: Those at Risk of Poverty"/>
         <x:s v="Enforced Deprivation Rate: Those NOT at Risk of Poverty"/>
         <x:s v="Consistent Poverty Rate (60% Median Income Threshold)"/>
         <x:s v="Consistent Poverty Rate (40% Median Income Threshold)"/>
         <x:s v="Consistent Poverty Rate (50% Median Income Threshold)"/>
         <x:s v="Consistent Poverty Rate (70% Median Income Threshold)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
@@ -5111,50 +5277,110 @@
     <s v="State"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="SIA77C19"/>
     <s v="At Risk of Poverty Anchored at 2024"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="11.7"/>
   </r>
   <r>
     <s v="SIA77C19"/>
     <s v="At Risk of Poverty Anchored at 2024"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="10.3"/>
   </r>
   <r>
+    <s v="SIA77C20"/>
+    <s v="At Risk of Poverty Anchored at 2025"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SIA77C20"/>
+    <s v="At Risk of Poverty Anchored at 2025"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SIA77C20"/>
+    <s v="At Risk of Poverty Anchored at 2025"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SIA77C20"/>
+    <s v="At Risk of Poverty Anchored at 2025"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SIA77C20"/>
+    <s v="At Risk of Poverty Anchored at 2025"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="SIA77C20"/>
+    <s v="At Risk of Poverty Anchored at 2025"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
     <s v="SIA77C08"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="14.3"/>
   </r>
   <r>
     <s v="SIA77C08"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="13.7"/>
   </r>
   <r>
     <s v="SIA77C08"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>