--- v2 (2026-02-18)
+++ v3 (2026-04-05)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R114e29c70c7241d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d031bd896d745ceb19721eced999e22.psmdcp" Id="Rc77029a53de34e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6821341817414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5ebe41a6dda4b1bba4aff7eb7bbeac3.psmdcp" Id="R51bac7fa1fb347c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA75</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Income Inequality Rates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>21/03/2025 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>21 March 2025 - Note: Data on this table was amended from 20 March 2025 release. Statistics related to Gini Coefficient (%) Equivalised market income were labelled as Gini Coefficient (%) Equivalised gross income and vice versa. &lt;br&gt;&lt;br&gt;The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;From SILC 2020, the income reference period is the calendar year T-1.&lt;br&gt;National Income Definition, National Equivalence Scale.&lt;br&gt;Seebackground notes(https://www.cso.ie/en/methods/socialconditions/silc/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA75/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -189,50 +189,53 @@
     <x:t>SIA75C01</x:t>
   </x:si>
   <x:si>
     <x:t>Gini Coefficient</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>Ratio</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>SIA75C02</x:t>
   </x:si>
   <x:si>
     <x:t>Quintile Share Ratio</x:t>
   </x:si>
   <x:si>
     <x:t>SIA75C03</x:t>
   </x:si>
   <x:si>
     <x:t>Gini Coefficient (Ratio) - Equivalised Market Income</x:t>
   </x:si>
   <x:si>
     <x:t>SIA75C04</x:t>
   </x:si>
   <x:si>
     <x:t>Gini Coefficient (Ratio) - Equivalised Gross Income</x:t>
   </x:si>
   <x:si>
     <x:t>SIA75C05</x:t>
   </x:si>
   <x:si>
     <x:t>Gini Coefficient (Ratio) - Equivalised Disposable Income</x:t>
   </x:si>
@@ -416,103 +419,105 @@
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="5">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
+        <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="5">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
+        <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="C02196V02652" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="State" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H26" totalsRowShown="0">
-  <x:autoFilter ref="A1:H26"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H31" totalsRowShown="0">
+  <x:autoFilter ref="A1:H31"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02196V02652"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1013,51 +1018,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H26"/>
+  <x:dimension ref="A1:H31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="49.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1187,566 +1192,696 @@
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>26.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="B7" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H7" s="0">
-        <x:v>3.9</x:v>
+        <x:v>27.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H8" s="0">
-        <x:v>3.7</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H9" s="0">
-        <x:v>3.9</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="0">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B12" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H12" s="0">
-        <x:v>47</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H13" s="0">
-        <x:v>47.5</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H14" s="0">
-        <x:v>47.3</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H15" s="0">
-        <x:v>47</x:v>
+        <x:v>47.5</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H16" s="0">
-        <x:v>45</x:v>
+        <x:v>47.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="B17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H17" s="0">
-        <x:v>35.8</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="B18" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H18" s="0">
-        <x:v>35.3</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="B19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H19" s="0">
-        <x:v>36</x:v>
+        <x:v>45.5</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H20" s="0">
-        <x:v>36.5</x:v>
+        <x:v>35.8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H21" s="0">
-        <x:v>35.6</x:v>
+        <x:v>35.3</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="B22" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>27.7</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="B23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>26.7</x:v>
+        <x:v>36.5</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="B24" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H24" s="0">
-        <x:v>27.4</x:v>
+        <x:v>35.6</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="B25" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>27.5</x:v>
+        <x:v>35.7</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G26" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H26" s="0">
+        <x:v>27.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:8">
+      <x:c r="A27" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C26" s="0" t="s">
+      <x:c r="B27" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G27" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H27" s="0">
+        <x:v>26.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:8">
+      <x:c r="A28" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G28" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H28" s="0">
+        <x:v>27.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:8">
+      <x:c r="A29" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H29" s="0">
+        <x:v>27.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:8">
+      <x:c r="A30" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
+      <x:c r="D30" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E26" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H26" s="0">
+      <x:c r="E30" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G30" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H30" s="0">
         <x:v>26.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:8">
+      <x:c r="A31" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G31" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H31" s="0">
+        <x:v>27.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -1800,101 +1935,105 @@
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="5">
         <x:s v="SIA75C01"/>
         <x:s v="SIA75C02"/>
         <x:s v="SIA75C03"/>
         <x:s v="SIA75C04"/>
         <x:s v="SIA75C05"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="5">
         <x:s v="Gini Coefficient"/>
         <x:s v="Quintile Share Ratio"/>
         <x:s v="Gini Coefficient (Ratio) - Equivalised Market Income"/>
         <x:s v="Gini Coefficient (Ratio) - Equivalised Gross Income"/>
         <x:s v="Gini Coefficient (Ratio) - Equivalised Disposable Income"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="5">
+      <x:sharedItems count="6">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02196V02652">
       <x:sharedItems count="1">
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="State">
       <x:sharedItems count="1">
         <x:s v="State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Ratio"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="3.7" maxValue="47.5" count="17">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="3.7" maxValue="47.5" count="19">
         <x:n v="27.7"/>
         <x:n v="26.7"/>
         <x:n v="27.4"/>
         <x:n v="27.5"/>
         <x:n v="26.9"/>
         <x:n v="3.9"/>
         <x:n v="3.7"/>
         <x:n v="3.8"/>
         <x:n v="47"/>
         <x:n v="47.5"/>
         <x:n v="47.3"/>
         <x:n v="45"/>
+        <x:n v="45.5"/>
         <x:n v="35.8"/>
         <x:n v="35.3"/>
         <x:n v="36"/>
         <x:n v="36.5"/>
         <x:n v="35.6"/>
+        <x:n v="35.7"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA75C01"/>
     <s v="Gini Coefficient"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="27.7"/>
   </r>
   <r>
     <s v="SIA75C01"/>
     <s v="Gini Coefficient"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
@@ -1910,226 +2049,276 @@
     <s v="State"/>
     <s v="Ratio"/>
     <n v="27.4"/>
   </r>
   <r>
     <s v="SIA75C01"/>
     <s v="Gini Coefficient"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="27.5"/>
   </r>
   <r>
     <s v="SIA75C01"/>
     <s v="Gini Coefficient"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="26.9"/>
   </r>
   <r>
+    <s v="SIA75C01"/>
+    <s v="Gini Coefficient"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="27.4"/>
+  </r>
+  <r>
     <s v="SIA75C02"/>
     <s v="Quintile Share Ratio"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="3.9"/>
   </r>
   <r>
     <s v="SIA75C02"/>
     <s v="Quintile Share Ratio"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="3.7"/>
   </r>
   <r>
     <s v="SIA75C02"/>
     <s v="Quintile Share Ratio"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="3.9"/>
   </r>
   <r>
     <s v="SIA75C02"/>
     <s v="Quintile Share Ratio"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="3.8"/>
   </r>
   <r>
     <s v="SIA75C02"/>
     <s v="Quintile Share Ratio"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="3.8"/>
   </r>
   <r>
+    <s v="SIA75C02"/>
+    <s v="Quintile Share Ratio"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="3.9"/>
+  </r>
+  <r>
     <s v="SIA75C03"/>
     <s v="Gini Coefficient (Ratio) - Equivalised Market Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="47"/>
   </r>
   <r>
     <s v="SIA75C03"/>
     <s v="Gini Coefficient (Ratio) - Equivalised Market Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="47.5"/>
   </r>
   <r>
     <s v="SIA75C03"/>
     <s v="Gini Coefficient (Ratio) - Equivalised Market Income"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="47.3"/>
   </r>
   <r>
     <s v="SIA75C03"/>
     <s v="Gini Coefficient (Ratio) - Equivalised Market Income"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="47"/>
   </r>
   <r>
     <s v="SIA75C03"/>
     <s v="Gini Coefficient (Ratio) - Equivalised Market Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="45"/>
   </r>
   <r>
+    <s v="SIA75C03"/>
+    <s v="Gini Coefficient (Ratio) - Equivalised Market Income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="45.5"/>
+  </r>
+  <r>
     <s v="SIA75C04"/>
     <s v="Gini Coefficient (Ratio) - Equivalised Gross Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="35.8"/>
   </r>
   <r>
     <s v="SIA75C04"/>
     <s v="Gini Coefficient (Ratio) - Equivalised Gross Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="35.3"/>
   </r>
   <r>
     <s v="SIA75C04"/>
     <s v="Gini Coefficient (Ratio) - Equivalised Gross Income"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="36"/>
   </r>
   <r>
     <s v="SIA75C04"/>
     <s v="Gini Coefficient (Ratio) - Equivalised Gross Income"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="36.5"/>
   </r>
   <r>
     <s v="SIA75C04"/>
     <s v="Gini Coefficient (Ratio) - Equivalised Gross Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="35.6"/>
   </r>
   <r>
+    <s v="SIA75C04"/>
+    <s v="Gini Coefficient (Ratio) - Equivalised Gross Income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="35.7"/>
+  </r>
+  <r>
     <s v="SIA75C05"/>
     <s v="Gini Coefficient (Ratio) - Equivalised Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="27.7"/>
   </r>
   <r>
     <s v="SIA75C05"/>
     <s v="Gini Coefficient (Ratio) - Equivalised Disposable Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="26.7"/>
   </r>
   <r>
     <s v="SIA75C05"/>
     <s v="Gini Coefficient (Ratio) - Equivalised Disposable Income"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="27.4"/>
   </r>
   <r>
     <s v="SIA75C05"/>
     <s v="Gini Coefficient (Ratio) - Equivalised Disposable Income"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="27.5"/>
   </r>
   <r>
     <s v="SIA75C05"/>
     <s v="Gini Coefficient (Ratio) - Equivalised Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Ratio"/>
     <n v="26.9"/>
   </r>
+  <r>
+    <s v="SIA75C05"/>
+    <s v="Gini Coefficient (Ratio) - Equivalised Disposable Income"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="27.4"/>
+  </r>
 </pivotCacheRecords>
 </file>