--- v3 (2026-04-05)
+++ v4 (2026-06-04)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6821341817414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5ebe41a6dda4b1bba4aff7eb7bbeac3.psmdcp" Id="R51bac7fa1fb347c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe089caebb0843ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/febacd75392d438c96f5e35cce0d3796.psmdcp" Id="R6f8158adc09a4ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>