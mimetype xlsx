--- v4 (2026-06-04)
+++ v5 (2026-07-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe089caebb0843ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/febacd75392d438c96f5e35cce0d3796.psmdcp" Id="R6f8158adc09a4ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff37006d9c64276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbc96954165241a4965b024b841ecb63.psmdcp" Id="R4af7607ea30f4d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>