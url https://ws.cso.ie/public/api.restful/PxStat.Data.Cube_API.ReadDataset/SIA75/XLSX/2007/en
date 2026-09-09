--- v5 (2026-07-22)
+++ v6 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff37006d9c64276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbc96954165241a4965b024b841ecb63.psmdcp" Id="R4af7607ea30f4d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac062cbe1e9c4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8ddb976be064b3d81225c8878aa1fc5.psmdcp" Id="R589905a7f0804e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Income Inequality Rates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>21 March 2025 - Note: Data on this table was amended from 20 March 2025 release. Statistics related to Gini Coefficient (%) Equivalised market income were labelled as Gini Coefficient (%) Equivalised gross income and vice versa. &lt;br&gt;&lt;br&gt;The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;From SILC 2020, the income reference period is the calendar year T-1.&lt;br&gt;National Income Definition, National Equivalence Scale.&lt;br&gt;Seebackground notes(https://www.cso.ie/en/methods/socialconditions/silc/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA75/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA75/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -771,51 +771,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA75/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA75/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">