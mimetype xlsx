--- v4 (2026-08-16)
+++ v5 (2026-10-06)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba95671e3f194d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c328fe9705354832b207146527b15442.psmdcp" Id="Rdf1b35595d7a4fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e40b686a911461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfc25df0f7884a5c9080dbbaa1f3c21b.psmdcp" Id="R2db919bc442b4bb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA71</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Composition of Average Weekly Household and Equivalised Income</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>11/03/2026 11:00:00</x:t>
+    <x:t>29/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Deflator Base Year = 2019, relating to the T-1 income reference period of SILC 2020.Household income is averaged over households while equivalised income is averaged over individuals within the household See background notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
+    <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/).&lt;br&gt;&lt;br&gt;Deflator Base Year = 2019, relating to the T-1 income reference period of SILC 2020.Household income is averaged over households while equivalised income is averaged over individuals within the household See background notes(https://www.cso.ie/en/methods/socialconditions/silc/).&lt;br&gt;&lt;br&gt;On 29 September 2025, data for 2021 was updated due to a correction in the calculation of real income.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA71/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -7644,519 +7644,519 @@
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H249" s="0">
-        <x:v>923.67</x:v>
+        <x:v>926.77</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H250" s="0">
-        <x:v>113.18</x:v>
+        <x:v>113.56</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H251" s="0">
-        <x:v>107.68</x:v>
+        <x:v>108.04</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H252" s="0">
-        <x:v>81.55</x:v>
+        <x:v>81.82</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H253" s="0">
-        <x:v>60.5</x:v>
+        <x:v>60.7</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H254" s="0">
-        <x:v>1286.58</x:v>
+        <x:v>1290.9</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H255" s="0">
-        <x:v>64.35</x:v>
+        <x:v>64.57</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:8">
       <x:c r="A256" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H256" s="0">
-        <x:v>73.37</x:v>
+        <x:v>73.62</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H257" s="0">
-        <x:v>49.95</x:v>
+        <x:v>50.12</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H258" s="0">
-        <x:v>14.43</x:v>
+        <x:v>14.48</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H259" s="0">
-        <x:v>40.92</x:v>
+        <x:v>41.06</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:8">
       <x:c r="A260" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H260" s="0">
-        <x:v>243.03</x:v>
+        <x:v>243.85</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:8">
       <x:c r="A261" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H261" s="0">
-        <x:v>1529.61</x:v>
+        <x:v>1534.75</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H262" s="0">
-        <x:v>267.19</x:v>
+        <x:v>268.09</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:8">
       <x:c r="A263" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H263" s="0">
-        <x:v>113.18</x:v>
+        <x:v>113.56</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:8">
       <x:c r="A264" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H264" s="0">
-        <x:v>47.79</x:v>
+        <x:v>47.95</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H265" s="0">
-        <x:v>3.15</x:v>
+        <x:v>3.16</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:8">
       <x:c r="A266" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H266" s="0">
-        <x:v>431.32</x:v>
+        <x:v>432.77</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H267" s="0">
-        <x:v>1098.3</x:v>
+        <x:v>1101.99</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H268" s="0">
@@ -10608,441 +10608,441 @@
       </x:c>
     </x:row>
     <x:row r="363" spans="1:8">
       <x:c r="A363" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H363" s="0">
-        <x:v>480.4</x:v>
+        <x:v>482.01</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:8">
       <x:c r="A364" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H364" s="0">
-        <x:v>59.17</x:v>
+        <x:v>59.37</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:8">
       <x:c r="A365" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H365" s="0">
-        <x:v>54.34</x:v>
+        <x:v>54.52</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:8">
       <x:c r="A366" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H366" s="0">
-        <x:v>36.25</x:v>
+        <x:v>36.37</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:8">
       <x:c r="A367" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H367" s="0">
-        <x:v>30.14</x:v>
+        <x:v>30.24</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:8">
       <x:c r="A368" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H368" s="0">
-        <x:v>660.3</x:v>
+        <x:v>662.52</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:8">
       <x:c r="A369" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H369" s="0">
-        <x:v>32.97</x:v>
+        <x:v>33.08</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:8">
       <x:c r="A370" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H370" s="0">
-        <x:v>31.87</x:v>
+        <x:v>31.98</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:8">
       <x:c r="A371" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H371" s="0">
-        <x:v>29.33</x:v>
+        <x:v>29.43</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:8">
       <x:c r="A372" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H372" s="0">
-        <x:v>7.11</x:v>
+        <x:v>7.13</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:8">
       <x:c r="A373" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H373" s="0">
-        <x:v>19.61</x:v>
+        <x:v>19.68</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:8">
       <x:c r="A374" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H374" s="0">
-        <x:v>120.88</x:v>
+        <x:v>121.29</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:8">
       <x:c r="A375" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H375" s="0">
-        <x:v>781.18</x:v>
+        <x:v>783.8</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:8">
       <x:c r="A376" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H376" s="0">
-        <x:v>137.86</x:v>
+        <x:v>138.32</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:8">
       <x:c r="A377" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H377" s="0">
-        <x:v>59.17</x:v>
+        <x:v>59.37</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:8">
       <x:c r="A378" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H378" s="0">
-        <x:v>24.66</x:v>
+        <x:v>24.74</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:8">
       <x:c r="A379" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H379" s="0">
@@ -11050,77 +11050,77 @@
       </x:c>
     </x:row>
     <x:row r="380" spans="1:8">
       <x:c r="A380" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H380" s="0">
-        <x:v>223.15</x:v>
+        <x:v>223.9</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:8">
       <x:c r="A381" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H381" s="0">
-        <x:v>558.03</x:v>
+        <x:v>559.9</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:8">
       <x:c r="A382" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H382" s="0">
@@ -13219,51 +13219,51 @@
         <x:s v="Market income: self-employment income"/>
         <x:s v="Market income: private or occupational pensions"/>
         <x:s v="Market income: other"/>
         <x:s v="Market income: total"/>
         <x:s v="Social transfers: unemployment related benefits"/>
         <x:s v="Social transfers: old-age related payments"/>
         <x:s v="Social transfers: family/children related allowances"/>
         <x:s v="Social transfers: housing allowances"/>
         <x:s v="Social transfers: other"/>
         <x:s v="Social transfers: total"/>
         <x:s v="Gross income"/>
         <x:s v="Tax and social contributions: tax on income and social contributions"/>
         <x:s v="Tax and social contributions: employer's social insurance contributions"/>
         <x:s v="Tax and social contributions:  pension contributions"/>
         <x:s v="Tax and social contributions: regular inter-household cash transfers paid"/>
         <x:s v="Tax and social contributions: total"/>
         <x:s v="Net disposable income"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.47" maxValue="1979.54" count="358">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.47" maxValue="1979.54" count="393">
         <x:n v="877.1"/>
         <x:n v="107.15"/>
         <x:n v="129.22"/>
         <x:n v="82.98"/>
         <x:n v="57.76"/>
         <x:n v="1254.22"/>
         <x:n v="27.68"/>
         <x:n v="70.45"/>
         <x:n v="49.52"/>
         <x:n v="14.62"/>
         <x:n v="38.54"/>
         <x:n v="200.8"/>
         <x:n v="1455.02"/>
         <x:n v="261.63"/>
         <x:n v="38.87"/>
         <x:n v="4.89"/>
         <x:n v="412.55"/>
         <x:n v="1042.47"/>
         <x:n v="923.67"/>
         <x:n v="113.18"/>
         <x:n v="107.68"/>
         <x:n v="81.55"/>
         <x:n v="60.5"/>
         <x:n v="1286.58"/>
         <x:n v="64.35"/>
@@ -13436,50 +13436,68 @@
         <x:n v="111.57"/>
         <x:n v="956.43"/>
         <x:n v="191.44"/>
         <x:n v="31.54"/>
         <x:n v="1.74"/>
         <x:n v="301.52"/>
         <x:n v="654.91"/>
         <x:n v="623.05"/>
         <x:n v="77.82"/>
         <x:n v="89.65"/>
         <x:n v="43.57"/>
         <x:n v="46.87"/>
         <x:n v="880.98"/>
         <x:n v="12.96"/>
         <x:n v="39.26"/>
         <x:n v="33.5"/>
         <x:n v="13.92"/>
         <x:n v="19.73"/>
         <x:n v="119.36"/>
         <x:n v="1000.34"/>
         <x:n v="197.92"/>
         <x:n v="32.47"/>
         <x:n v="1.77"/>
         <x:n v="309.98"/>
         <x:n v="690.36"/>
+        <x:n v="926.77"/>
+        <x:n v="113.56"/>
+        <x:n v="108.04"/>
+        <x:n v="81.82"/>
+        <x:n v="60.7"/>
+        <x:n v="1290.9"/>
+        <x:n v="64.57"/>
+        <x:n v="73.62"/>
+        <x:n v="50.12"/>
+        <x:n v="14.48"/>
+        <x:n v="41.06"/>
+        <x:n v="243.85"/>
+        <x:n v="1534.75"/>
+        <x:n v="268.09"/>
+        <x:n v="47.95"/>
+        <x:n v="3.16"/>
+        <x:n v="432.77"/>
+        <x:n v="1101.99"/>
         <x:n v="1012.37"/>
         <x:n v="130.03"/>
         <x:n v="119.96"/>
         <x:n v="82.93"/>
         <x:n v="53.59"/>
         <x:n v="1398.86"/>
         <x:n v="46.95"/>
         <x:n v="74.31"/>
         <x:n v="51.41"/>
         <x:n v="15.15"/>
         <x:n v="41.91"/>
         <x:n v="229.72"/>
         <x:n v="1628.57"/>
         <x:n v="306.66"/>
         <x:n v="52.84"/>
         <x:n v="3.29"/>
         <x:n v="492.81"/>
         <x:n v="1135.77"/>
         <x:n v="963.43"/>
         <x:n v="122.78"/>
         <x:n v="140.23"/>
         <x:n v="82.43"/>
         <x:n v="63.62"/>
         <x:n v="1372.49"/>
         <x:n v="22.01"/>
@@ -13508,50 +13526,67 @@
         <x:n v="194.48"/>
         <x:n v="1617.7"/>
         <x:n v="322.16"/>
         <x:n v="52.53"/>
         <x:n v="3.19"/>
         <x:n v="505.1"/>
         <x:n v="1112.61"/>
         <x:n v="1015.37"/>
         <x:n v="126.44"/>
         <x:n v="147.87"/>
         <x:n v="82.29"/>
         <x:n v="80.94"/>
         <x:n v="1452.91"/>
         <x:n v="21.16"/>
         <x:n v="75.61"/>
         <x:n v="48.79"/>
         <x:n v="24.09"/>
         <x:n v="34.63"/>
         <x:n v="204.28"/>
         <x:n v="1657.19"/>
         <x:n v="324.73"/>
         <x:n v="52.91"/>
         <x:n v="3.1"/>
         <x:n v="507.18"/>
         <x:n v="1150.02"/>
+        <x:n v="482.01"/>
+        <x:n v="59.37"/>
+        <x:n v="54.52"/>
+        <x:n v="36.37"/>
+        <x:n v="30.24"/>
+        <x:n v="662.52"/>
+        <x:n v="33.08"/>
+        <x:n v="31.98"/>
+        <x:n v="29.43"/>
+        <x:n v="7.13"/>
+        <x:n v="19.68"/>
+        <x:n v="121.29"/>
+        <x:n v="783.8"/>
+        <x:n v="138.32"/>
+        <x:n v="24.74"/>
+        <x:n v="223.9"/>
+        <x:n v="559.9"/>
         <x:n v="521.57"/>
         <x:n v="67.09"/>
         <x:n v="60.35"/>
         <x:n v="36.61"/>
         <x:n v="25.23"/>
         <x:n v="710.84"/>
         <x:n v="24"/>
         <x:n v="32.22"/>
         <x:n v="29.41"/>
         <x:n v="7.14"/>
         <x:n v="20.01"/>
         <x:n v="112.78"/>
         <x:n v="823.63"/>
         <x:n v="156.34"/>
         <x:n v="27.02"/>
         <x:n v="1.52"/>
         <x:n v="251.96"/>
         <x:n v="571.67"/>
         <x:n v="500.91"/>
         <x:n v="64.22"/>
         <x:n v="71.41"/>
         <x:n v="36.73"/>
         <x:n v="30.77"/>
         <x:n v="704.03"/>
         <x:n v="11.56"/>
@@ -16064,231 +16099,231 @@
     <s v="2020"/>
     <s v="2020"/>
     <s v="17"/>
     <s v="Tax and social contributions: total"/>
     <s v="Euro"/>
     <n v="412.55"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="18"/>
     <s v="Net disposable income"/>
     <s v="Euro"/>
     <n v="1042.47"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="19"/>
     <s v="Market income: employee income"/>
     <s v="Euro"/>
-    <n v="923.67"/>
+    <n v="926.77"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="Market income: employer's social insurance contributions"/>
     <s v="Euro"/>
-    <n v="113.18"/>
+    <n v="113.56"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="21"/>
     <s v="Market income: self-employment income"/>
     <s v="Euro"/>
-    <n v="107.68"/>
+    <n v="108.04"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="22"/>
     <s v="Market income: private or occupational pensions"/>
     <s v="Euro"/>
-    <n v="81.55"/>
+    <n v="81.82"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="23"/>
     <s v="Market income: other"/>
     <s v="Euro"/>
-    <n v="60.5"/>
+    <n v="60.7"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="24"/>
     <s v="Market income: total"/>
     <s v="Euro"/>
-    <n v="1286.58"/>
+    <n v="1290.9"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Social transfers: unemployment related benefits"/>
     <s v="Euro"/>
-    <n v="64.35"/>
+    <n v="64.57"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Social transfers: old-age related payments"/>
     <s v="Euro"/>
-    <n v="73.37"/>
+    <n v="73.62"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Social transfers: family/children related allowances"/>
     <s v="Euro"/>
-    <n v="49.95"/>
+    <n v="50.12"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Social transfers: housing allowances"/>
     <s v="Euro"/>
-    <n v="14.43"/>
+    <n v="14.48"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Social transfers: other"/>
     <s v="Euro"/>
-    <n v="40.92"/>
+    <n v="41.06"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Social transfers: total"/>
     <s v="Euro"/>
-    <n v="243.03"/>
+    <n v="243.85"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Gross income"/>
     <s v="Euro"/>
-    <n v="1529.61"/>
+    <n v="1534.75"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Tax and social contributions: tax on income and social contributions"/>
     <s v="Euro"/>
-    <n v="267.19"/>
+    <n v="268.09"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="Tax and social contributions: employer's social insurance contributions"/>
     <s v="Euro"/>
-    <n v="113.18"/>
+    <n v="113.56"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="151"/>
     <s v="Tax and social contributions:  pension contributions"/>
     <s v="Euro"/>
-    <n v="47.79"/>
+    <n v="47.95"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Tax and social contributions: regular inter-household cash transfers paid"/>
     <s v="Euro"/>
-    <n v="3.15"/>
+    <n v="3.16"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="17"/>
     <s v="Tax and social contributions: total"/>
     <s v="Euro"/>
-    <n v="431.32"/>
+    <n v="432.77"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="18"/>
     <s v="Net disposable income"/>
     <s v="Euro"/>
-    <n v="1098.3"/>
+    <n v="1101.99"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="19"/>
     <s v="Market income: employee income"/>
     <s v="Euro"/>
     <n v="1012.37"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="Market income: employer's social insurance contributions"/>
     <s v="Euro"/>
     <n v="130.03"/>
   </r>
   <r>
     <s v="SIA71C3"/>
     <s v="Real Household Income"/>
     <s v="2022"/>
@@ -17204,231 +17239,231 @@
     <s v="2020"/>
     <s v="2020"/>
     <s v="17"/>
     <s v="Tax and social contributions: total"/>
     <s v="Euro"/>
     <n v="213.8"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="18"/>
     <s v="Net disposable income"/>
     <s v="Euro"/>
     <n v="530.85"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="19"/>
     <s v="Market income: employee income"/>
     <s v="Euro"/>
-    <n v="480.4"/>
+    <n v="482.01"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="Market income: employer's social insurance contributions"/>
     <s v="Euro"/>
-    <n v="59.17"/>
+    <n v="59.37"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="21"/>
     <s v="Market income: self-employment income"/>
     <s v="Euro"/>
-    <n v="54.34"/>
+    <n v="54.52"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="22"/>
     <s v="Market income: private or occupational pensions"/>
     <s v="Euro"/>
-    <n v="36.25"/>
+    <n v="36.37"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="23"/>
     <s v="Market income: other"/>
     <s v="Euro"/>
-    <n v="30.14"/>
+    <n v="30.24"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="24"/>
     <s v="Market income: total"/>
     <s v="Euro"/>
-    <n v="660.3"/>
+    <n v="662.52"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Social transfers: unemployment related benefits"/>
     <s v="Euro"/>
-    <n v="32.97"/>
+    <n v="33.08"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Social transfers: old-age related payments"/>
     <s v="Euro"/>
-    <n v="31.87"/>
+    <n v="31.98"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Social transfers: family/children related allowances"/>
     <s v="Euro"/>
-    <n v="29.33"/>
+    <n v="29.43"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Social transfers: housing allowances"/>
     <s v="Euro"/>
-    <n v="7.11"/>
+    <n v="7.13"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Social transfers: other"/>
     <s v="Euro"/>
-    <n v="19.61"/>
+    <n v="19.68"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Social transfers: total"/>
     <s v="Euro"/>
-    <n v="120.88"/>
+    <n v="121.29"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Gross income"/>
     <s v="Euro"/>
-    <n v="781.18"/>
+    <n v="783.8"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Tax and social contributions: tax on income and social contributions"/>
     <s v="Euro"/>
-    <n v="137.86"/>
+    <n v="138.32"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="Tax and social contributions: employer's social insurance contributions"/>
     <s v="Euro"/>
-    <n v="59.17"/>
+    <n v="59.37"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="151"/>
     <s v="Tax and social contributions:  pension contributions"/>
     <s v="Euro"/>
-    <n v="24.66"/>
+    <n v="24.74"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Tax and social contributions: regular inter-household cash transfers paid"/>
     <s v="Euro"/>
     <n v="1.47"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="17"/>
     <s v="Tax and social contributions: total"/>
     <s v="Euro"/>
-    <n v="223.15"/>
+    <n v="223.9"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="18"/>
     <s v="Net disposable income"/>
     <s v="Euro"/>
-    <n v="558.03"/>
+    <n v="559.9"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="19"/>
     <s v="Market income: employee income"/>
     <s v="Euro"/>
     <n v="521.57"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="Market income: employer's social insurance contributions"/>
     <s v="Euro"/>
     <n v="67.09"/>
   </r>
   <r>
     <s v="SIA71C4"/>
     <s v="Real Equivalised Income"/>
     <s v="2022"/>