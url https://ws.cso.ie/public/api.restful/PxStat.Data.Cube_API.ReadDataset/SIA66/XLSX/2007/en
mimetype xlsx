--- v0 (2026-02-26)
+++ v1 (2026-04-16)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60d3e264c1543bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d64346ce92d41d6b163babde6853c7c.psmdcp" Id="Rf87610da6a7e40ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b3869231ab4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8db01566e6134e81ae77f36b678e4ad0.psmdcp" Id="R555a7a17863b4e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA66</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Income, Poverty and Deprivation Rates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>16/01/2026 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>16 January 2026 - The data relating to 2025 in this table is currently under review and will be re-weighted. Revisions are expected to be published in March 2026.&lt;br&gt;&lt;br&gt;The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/). &lt;br&gt;&lt;br&gt;&lt;br&gt;From SILC 2020, the income reference period is the calendar year T-1.&lt;br&gt;Deflator Base Year = 2019, relating to the T-1 income reference period of SILC 2020 (Median Real Household Disposable Income, Mean Real Household Disposable Income, Median Equivalised Real Disposable Income and Mean Equivalised Real Disposable Income)&lt;br&gt;&lt;br&gt;Enforced Deprivation Rate: The share of persons who experience two or more of the eleven deprivation items.&lt;br&gt;&lt;br&gt;Median Real, Mean Real, Median Nominal and Mean Nominal Household Disposable Incomes are averaged over households WHILE Median Equivalised Real, Mean Equivalised Real, Median Equivalised Nominal and Mean Equivalised Nominal Disposable Incomes are averaged over individuals within the household. &lt;br&gt;See Background Notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
+    <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/). &lt;br&gt;&lt;br&gt;&lt;br&gt;From SILC 2020, the income reference period is the calendar year T-1.&lt;br&gt;Deflator Base Year = 2019, relating to the T-1 income reference period of SILC 2020 (Median Real Household Disposable Income, Mean Real Household Disposable Income, Median Equivalised Real Disposable Income and Mean Equivalised Real Disposable Income)&lt;br&gt;&lt;br&gt;Enforced Deprivation Rate: The share of persons who experience two or more of the eleven deprivation items.&lt;br&gt;&lt;br&gt;Median Real, Mean Real, Median Nominal and Mean Nominal Household Disposable Incomes are averaged over households WHILE Median Equivalised Real, Mean Equivalised Real, Median Equivalised Nominal and Mean Equivalised Nominal Disposable Incomes are averaged over individuals within the household. &lt;br&gt;See Background Notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA66/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Lianora Bermingham</x:t>
+    <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5665</x:t>
+    <x:t>(+353) 21 453 5173</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -201,53 +201,50 @@
     <x:t>Owner-occupied</x:t>
   </x:si>
   <x:si>
     <x:t>Euro</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>Rented or rent free</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t/>
   </x:si>
   <x:si>
     <x:t>SIA66C02</x:t>
   </x:si>
   <x:si>
     <x:t>Mean Real Household Disposable Income</x:t>
   </x:si>
   <x:si>
     <x:t>SIA66C03</x:t>
   </x:si>
   <x:si>
     <x:t>Median Nominal Household Disposable Income</x:t>
   </x:si>
   <x:si>
     <x:t>SIA66C04</x:t>
   </x:si>
   <x:si>
     <x:t>Mean Nominal Household Disposable Income</x:t>
   </x:si>
   <x:si>
     <x:t>SIA66C05</x:t>
   </x:si>
   <x:si>
     <x:t>Median Equivalised Real Disposable Income</x:t>
   </x:si>
@@ -1407,3198 +1404,3198 @@
         <x:v>39601</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H12" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H12" s="0">
+        <x:v>59721</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H13" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H13" s="0">
+        <x:v>39848</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="0">
         <x:v>59786</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H15" s="0">
         <x:v>42896</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H16" s="0">
         <x:v>64048</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H17" s="0">
         <x:v>43392</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H18" s="0">
         <x:v>66347</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H19" s="0">
         <x:v>44013</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="0">
         <x:v>64295</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H21" s="0">
         <x:v>42146</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H22" s="0">
         <x:v>64402</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H23" s="0">
         <x:v>44456</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H24" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H24" s="0">
+        <x:v>66925</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H25" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H25" s="0">
+        <x:v>45252</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H26" s="0">
         <x:v>52965</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H27" s="0">
         <x:v>37944</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H28" s="0">
         <x:v>57152</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H29" s="0">
         <x:v>39352</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H30" s="0">
         <x:v>60953</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H31" s="0">
         <x:v>40369</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="0">
         <x:v>63036</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H33" s="0">
         <x:v>43433</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H34" s="0">
         <x:v>66805</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H35" s="0">
         <x:v>46291</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H36" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H36" s="0">
+        <x:v>71338</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H37" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H37" s="0">
+        <x:v>47599</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H38" s="0">
         <x:v>59786</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H39" s="0">
         <x:v>42896</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H40" s="0">
         <x:v>63834</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H41" s="0">
         <x:v>43247</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H42" s="0">
         <x:v>67676</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H43" s="0">
         <x:v>44895</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H44" s="0">
         <x:v>70687</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H45" s="0">
         <x:v>46336</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H46" s="0">
         <x:v>75283</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H47" s="0">
         <x:v>51967</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H48" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H48" s="0">
+        <x:v>79943</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H49" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H49" s="0">
+        <x:v>54054</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H50" s="0">
         <x:v>26153</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H51" s="0">
         <x:v>19831</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H52" s="0">
         <x:v>28415</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H53" s="0">
         <x:v>21110</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H54" s="0">
         <x:v>28707</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H55" s="0">
         <x:v>20045</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H56" s="0">
         <x:v>27756</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H57" s="0">
         <x:v>19944</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H58" s="0">
         <x:v>28058</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H59" s="0">
         <x:v>21583</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H60" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H60" s="0">
+        <x:v>29140</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H61" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H61" s="0">
+        <x:v>21316</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H62" s="0">
         <x:v>29890</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H63" s="0">
         <x:v>22806</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H64" s="0">
         <x:v>31686</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H65" s="0">
         <x:v>23495</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H66" s="0">
         <x:v>32450</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H67" s="0">
         <x:v>23578</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H68" s="0">
         <x:v>32074</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H69" s="0">
         <x:v>22222</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H70" s="0">
         <x:v>31750</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H71" s="0">
         <x:v>23523</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H72" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H72" s="0">
+        <x:v>33021</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H73" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H73" s="0">
+        <x:v>23730</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H74" s="0">
         <x:v>26153</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H75" s="0">
         <x:v>19831</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H76" s="0">
         <x:v>28320</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H77" s="0">
         <x:v>21039</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H78" s="0">
         <x:v>29282</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H79" s="0">
         <x:v>20447</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H80" s="0">
         <x:v>30515</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H81" s="0">
         <x:v>21927</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H82" s="0">
         <x:v>32798</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H83" s="0">
         <x:v>25229</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H84" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H84" s="0">
+        <x:v>34808</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H85" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H85" s="0">
+        <x:v>25462</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H86" s="0">
         <x:v>29890</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H87" s="0">
         <x:v>22806</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H88" s="0">
         <x:v>31580</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H89" s="0">
         <x:v>23416</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H90" s="0">
         <x:v>33100</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H91" s="0">
         <x:v>24050</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H92" s="0">
         <x:v>35263</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H93" s="0">
         <x:v>24431</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H94" s="0">
         <x:v>37114</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H95" s="0">
         <x:v>27497</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H96" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H96" s="0">
+        <x:v>39444</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H97" s="0" t="s">
-        <x:v>60</x:v>
+      <x:c r="H97" s="0">
+        <x:v>28346</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H98" s="0">
         <x:v>7.3</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H99" s="0">
         <x:v>25.2</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H100" s="0">
         <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H101" s="0">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H102" s="0">
         <x:v>8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H103" s="0">
         <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H104" s="0">
         <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H105" s="0">
         <x:v>19.7</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H106" s="0">
         <x:v>7.3</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H107" s="0">
         <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H108" s="0">
+        <x:v>7.4</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H109" s="0">
+        <x:v>24.2</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H110" s="0">
         <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H111" s="0">
         <x:v>29.1</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H112" s="0">
         <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H113" s="0">
         <x:v>30.9</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H114" s="0">
         <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H115" s="0">
         <x:v>32.4</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H116" s="0">
         <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H117" s="0">
         <x:v>36.5</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H118" s="0">
         <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H119" s="0">
         <x:v>31.5</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H120" s="0">
-        <x:v>7.7</x:v>
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>31.6</x:v>
+        <x:v>31.9</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H122" s="0">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H123" s="0">
         <x:v>11.1</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H124" s="0">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H125" s="0">
         <x:v>10.4</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H126" s="0">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H127" s="0">
         <x:v>11.4</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H128" s="0">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H129" s="0">
         <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H130" s="0">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H131" s="0">
         <x:v>12.5</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H132" s="0">
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H133" s="0">
+        <x:v>12.2</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4702,152 +4699,171 @@
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C01783V03119">
       <x:sharedItems count="2">
         <x:s v="1"/>
         <x:s v="10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Tenure Status">
       <x:sharedItems count="2">
         <x:s v="Owner-occupied"/>
         <x:s v="Rented or rent free"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Euro"/>
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.4" maxValue="75283" count="101">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.4" maxValue="79943" count="120">
         <x:n v="52965"/>
         <x:n v="37944"/>
         <x:n v="57344"/>
         <x:n v="39484"/>
         <x:n v="59756"/>
         <x:n v="39576"/>
         <x:n v="57336"/>
         <x:n v="39505"/>
         <x:n v="57150"/>
         <x:n v="39601"/>
-        <x:s v=""/>
+        <x:n v="59721"/>
+        <x:n v="39848"/>
         <x:n v="59786"/>
         <x:n v="42896"/>
         <x:n v="64048"/>
         <x:n v="43392"/>
         <x:n v="66347"/>
         <x:n v="44013"/>
         <x:n v="64295"/>
         <x:n v="42146"/>
         <x:n v="64402"/>
         <x:n v="44456"/>
+        <x:n v="66925"/>
+        <x:n v="45252"/>
         <x:n v="57152"/>
         <x:n v="39352"/>
         <x:n v="60953"/>
         <x:n v="40369"/>
         <x:n v="63036"/>
         <x:n v="43433"/>
         <x:n v="66805"/>
         <x:n v="46291"/>
+        <x:n v="71338"/>
+        <x:n v="47599"/>
         <x:n v="63834"/>
         <x:n v="43247"/>
         <x:n v="67676"/>
         <x:n v="44895"/>
         <x:n v="70687"/>
         <x:n v="46336"/>
         <x:n v="75283"/>
         <x:n v="51967"/>
+        <x:n v="79943"/>
+        <x:n v="54054"/>
         <x:n v="26153"/>
         <x:n v="19831"/>
         <x:n v="28415"/>
         <x:n v="21110"/>
         <x:n v="28707"/>
         <x:n v="20045"/>
         <x:n v="27756"/>
         <x:n v="19944"/>
         <x:n v="28058"/>
         <x:n v="21583"/>
+        <x:n v="29140"/>
+        <x:n v="21316"/>
         <x:n v="29890"/>
         <x:n v="22806"/>
         <x:n v="31686"/>
         <x:n v="23495"/>
         <x:n v="32450"/>
         <x:n v="23578"/>
         <x:n v="32074"/>
         <x:n v="22222"/>
         <x:n v="31750"/>
         <x:n v="23523"/>
+        <x:n v="33021"/>
+        <x:n v="23730"/>
         <x:n v="28320"/>
         <x:n v="21039"/>
         <x:n v="29282"/>
         <x:n v="20447"/>
         <x:n v="30515"/>
         <x:n v="21927"/>
         <x:n v="32798"/>
         <x:n v="25229"/>
+        <x:n v="34808"/>
+        <x:n v="25462"/>
         <x:n v="31580"/>
         <x:n v="23416"/>
         <x:n v="33100"/>
         <x:n v="24050"/>
         <x:n v="35263"/>
         <x:n v="24431"/>
         <x:n v="37114"/>
         <x:n v="27497"/>
+        <x:n v="39444"/>
+        <x:n v="28346"/>
         <x:n v="7.3"/>
         <x:n v="25.2"/>
         <x:n v="7.9"/>
         <x:n v="21"/>
         <x:n v="8.6"/>
         <x:n v="21.8"/>
         <x:n v="6.5"/>
         <x:n v="19.7"/>
+        <x:n v="7.4"/>
+        <x:n v="24.2"/>
         <x:n v="7.7"/>
         <x:n v="29.1"/>
         <x:n v="6.3"/>
         <x:n v="30.9"/>
         <x:n v="9.9"/>
         <x:n v="32.4"/>
         <x:n v="8.8"/>
         <x:n v="36.5"/>
         <x:n v="8.7"/>
         <x:n v="31.5"/>
-        <x:n v="31.6"/>
+        <x:n v="7.6"/>
+        <x:n v="31.9"/>
         <x:n v="1.4"/>
         <x:n v="11.1"/>
         <x:n v="1.5"/>
         <x:n v="10.4"/>
         <x:n v="2.1"/>
         <x:n v="11.4"/>
         <x:n v="8.5"/>
         <x:n v="1.7"/>
         <x:n v="12.5"/>
+        <x:n v="12.2"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA66C01"/>
     <s v="Median Real Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="52965"/>
   </r>
   <r>
     <s v="SIA66C01"/>
     <s v="Median Real Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
@@ -4920,61 +4936,61 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="57150"/>
   </r>
   <r>
     <s v="SIA66C01"/>
     <s v="Median Real Household Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
     <n v="39601"/>
   </r>
   <r>
     <s v="SIA66C01"/>
     <s v="Median Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="59721"/>
   </r>
   <r>
     <s v="SIA66C01"/>
     <s v="Median Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="39848"/>
   </r>
   <r>
     <s v="SIA66C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="59786"/>
   </r>
   <r>
     <s v="SIA66C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
     <n v="42896"/>
   </r>
   <r>
     <s v="SIA66C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2021"/>
@@ -5040,61 +5056,61 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="64402"/>
   </r>
   <r>
     <s v="SIA66C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
     <n v="44456"/>
   </r>
   <r>
     <s v="SIA66C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="66925"/>
   </r>
   <r>
     <s v="SIA66C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="45252"/>
   </r>
   <r>
     <s v="SIA66C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="52965"/>
   </r>
   <r>
     <s v="SIA66C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
     <n v="37944"/>
   </r>
   <r>
     <s v="SIA66C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2021"/>
@@ -5160,61 +5176,61 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="66805"/>
   </r>
   <r>
     <s v="SIA66C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
     <n v="46291"/>
   </r>
   <r>
     <s v="SIA66C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="71338"/>
   </r>
   <r>
     <s v="SIA66C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="47599"/>
   </r>
   <r>
     <s v="SIA66C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="59786"/>
   </r>
   <r>
     <s v="SIA66C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
     <n v="42896"/>
   </r>
   <r>
     <s v="SIA66C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2021"/>
@@ -5280,61 +5296,61 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="75283"/>
   </r>
   <r>
     <s v="SIA66C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
     <n v="51967"/>
   </r>
   <r>
     <s v="SIA66C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="79943"/>
   </r>
   <r>
     <s v="SIA66C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="54054"/>
   </r>
   <r>
     <s v="SIA66C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="26153"/>
   </r>
   <r>
     <s v="SIA66C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
     <n v="19831"/>
   </r>
   <r>
     <s v="SIA66C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2021"/>
@@ -5400,61 +5416,61 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="28058"/>
   </r>
   <r>
     <s v="SIA66C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
     <n v="21583"/>
   </r>
   <r>
     <s v="SIA66C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="29140"/>
   </r>
   <r>
     <s v="SIA66C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="21316"/>
   </r>
   <r>
     <s v="SIA66C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="29890"/>
   </r>
   <r>
     <s v="SIA66C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
     <n v="22806"/>
   </r>
   <r>
     <s v="SIA66C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2021"/>
@@ -5520,61 +5536,61 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="31750"/>
   </r>
   <r>
     <s v="SIA66C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
     <n v="23523"/>
   </r>
   <r>
     <s v="SIA66C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="33021"/>
   </r>
   <r>
     <s v="SIA66C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="23730"/>
   </r>
   <r>
     <s v="SIA66C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="26153"/>
   </r>
   <r>
     <s v="SIA66C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
     <n v="19831"/>
   </r>
   <r>
     <s v="SIA66C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2021"/>
@@ -5640,61 +5656,61 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="32798"/>
   </r>
   <r>
     <s v="SIA66C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
     <n v="25229"/>
   </r>
   <r>
     <s v="SIA66C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="34808"/>
   </r>
   <r>
     <s v="SIA66C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="25462"/>
   </r>
   <r>
     <s v="SIA66C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="29890"/>
   </r>
   <r>
     <s v="SIA66C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
     <n v="22806"/>
   </r>
   <r>
     <s v="SIA66C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2021"/>
@@ -5760,61 +5776,61 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
     <n v="37114"/>
   </r>
   <r>
     <s v="SIA66C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
     <n v="27497"/>
   </r>
   <r>
     <s v="SIA66C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="39444"/>
   </r>
   <r>
     <s v="SIA66C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="28346"/>
   </r>
   <r>
     <s v="SIA66C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="7.3"/>
   </r>
   <r>
     <s v="SIA66C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="25.2"/>
   </r>
   <r>
     <s v="SIA66C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2021"/>
@@ -5880,61 +5896,61 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="7.3"/>
   </r>
   <r>
     <s v="SIA66C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="21.8"/>
   </r>
   <r>
     <s v="SIA66C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="7.4"/>
   </r>
   <r>
     <s v="SIA66C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="24.2"/>
   </r>
   <r>
     <s v="SIA66C10"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="7.7"/>
   </r>
   <r>
     <s v="SIA66C10"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="29.1"/>
   </r>
   <r>
     <s v="SIA66C10"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2021"/>
@@ -6000,61 +6016,61 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="8.7"/>
   </r>
   <r>
     <s v="SIA66C10"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="31.5"/>
   </r>
   <r>
     <s v="SIA66C10"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <n v="7.7"/>
+    <n v="7.6"/>
   </r>
   <r>
     <s v="SIA66C10"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <n v="31.6"/>
+    <n v="31.9"/>
   </r>
   <r>
     <s v="SIA66C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="1.4"/>
   </r>
   <r>
     <s v="SIA66C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="11.1"/>
   </r>
   <r>
     <s v="SIA66C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2021"/>
@@ -6120,39 +6136,39 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
     <n v="1.7"/>
   </r>
   <r>
     <s v="SIA66C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
     <n v="12.5"/>
   </r>
   <r>
     <s v="SIA66C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Owner-occupied"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="1.4"/>
   </r>
   <r>
     <s v="SIA66C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Rented or rent free"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="12.2"/>
   </r>
 </pivotCacheRecords>
 </file>