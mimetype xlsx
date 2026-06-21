--- v1 (2026-04-16)
+++ v2 (2026-06-21)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b3869231ab4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8db01566e6134e81ae77f36b678e4ad0.psmdcp" Id="R555a7a17863b4e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f353cb29b7400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1d57d5f9f324c5b90c41c09c68356b3.psmdcp" Id="Rdfe9d2493d534213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>