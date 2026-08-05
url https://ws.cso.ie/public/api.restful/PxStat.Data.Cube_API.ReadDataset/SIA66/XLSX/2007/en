--- v2 (2026-06-21)
+++ v3 (2026-08-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f353cb29b7400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1d57d5f9f324c5b90c41c09c68356b3.psmdcp" Id="Rdfe9d2493d534213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34befb9c4f7c412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5680df655656454fac15a4272a8bd92f.psmdcp" Id="R81ea472a346f4b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>