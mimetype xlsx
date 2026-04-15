--- v2 (2026-03-01)
+++ v3 (2026-04-15)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ab559e55638410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b4b90aa9b89494c828c1fd83073b22c.psmdcp" Id="Re5119b3855854e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R991e6f1a19914fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1181403dc1b410782419c4d6ef33aa4.psmdcp" Id="R0b892247820b4848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>SIA62</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Income, Poverty and Deprivation Rates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>16/01/2026 11:00:00</x:t>
+    <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>16 January 2026 - The data relating to 2025 in this table is currently under review and will be re-weighted. Revisions are expected to be published in March 2026.&lt;br&gt;&lt;br&gt;The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/). &lt;br&gt;&lt;br&gt;From SILC 2020, the income reference period is the calendar year T-1.&lt;br&gt;&lt;br&gt;Deflator Base Year = 2019, relating to the T-1 income reference period of SILC 2020 (Median Real Household Disposable Income, Mean Real Household Disposable Income, Median Equivalised Real Disposable Income and Mean Equivalised Real Disposable Income).&lt;br&gt;&lt;br&gt;Enforced Deprivation Rate: The share of persons who experience two or more of the eleven deprivation items.&lt;br&gt;&lt;br&gt;Median Real, Mean Real, Median Nominal and Mean Nominal Household Disposable Incomes are averaged over households WHILE Median Equivalised Real, Mean Equivalised Real, Median Equivalised Nominal and Mean Equivalised Nominal Disposable Incomes are averaged over individuals within the household.&lt;br&gt;&lt;br&gt;Sex, Age Group, Principal Economic Status (aged 16 years and over) and Highest Level of Education Completed refers to that of the head of household in the household level income figures. See Background Notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
+    <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/). &lt;br&gt;&lt;br&gt;From SILC 2020, the income reference period is the calendar year T-1.&lt;br&gt;&lt;br&gt;Deflator Base Year = 2019, relating to the T-1 income reference period of SILC 2020 (Median Real Household Disposable Income, Mean Real Household Disposable Income, Median Equivalised Real Disposable Income and Mean Equivalised Real Disposable Income).&lt;br&gt;&lt;br&gt;Enforced Deprivation Rate: The share of persons who experience two or more of the eleven deprivation items.&lt;br&gt;&lt;br&gt;Median Real, Mean Real, Median Nominal and Mean Nominal Household Disposable Incomes are averaged over households WHILE Median Equivalised Real, Mean Equivalised Real, Median Equivalised Nominal and Mean Equivalised Nominal Disposable Incomes are averaged over individuals within the household.&lt;br&gt;&lt;br&gt;Sex, Age Group, Principal Economic Status (aged 16 years and over) and Highest Level of Education Completed refers to that of the head of household in the household level income figures. See Background Notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA62/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Lianora Bermingham</x:t>
+    <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5665</x:t>
+    <x:t>(+353) 21 453 5173</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -1959,182 +1959,182 @@
         <x:v>39162</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H32" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H32" s="0">
+        <x:v>62722</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H33" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H33" s="0">
+        <x:v>33331</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H34" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H34" s="0">
+        <x:v>35234</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H35" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H35" s="0">
+        <x:v>29176</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H37" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H37" s="0">
+        <x:v>37768</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H38" s="0">
@@ -2895,182 +2895,182 @@
         <x:v>51324</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H68" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H68" s="0">
+        <x:v>69538</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H69" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H69" s="0">
+        <x:v>42781</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H70" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H70" s="0">
+        <x:v>46049</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H71" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H71" s="0">
+        <x:v>34919</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H73" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H73" s="0">
+        <x:v>52586</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H74" s="0">
@@ -3831,182 +3831,182 @@
         <x:v>45778</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H104" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H104" s="0">
+        <x:v>74922</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H105" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H105" s="0">
+        <x:v>39814</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H106" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H106" s="0">
+        <x:v>42087</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H107" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H107" s="0">
+        <x:v>34851</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H109" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H109" s="0">
+        <x:v>45115</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H110" s="0">
@@ -4767,182 +4767,182 @@
         <x:v>59995</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H140" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H140" s="0">
+        <x:v>83064</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H141" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H141" s="0">
+        <x:v>51103</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H142" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H142" s="0">
+        <x:v>55006</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H143" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H143" s="0">
+        <x:v>41711</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H145" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H145" s="0">
+        <x:v>62815</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H146" s="0">
@@ -5703,182 +5703,182 @@
         <x:v>19586</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H176" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H176" s="0">
+        <x:v>30493</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H177" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H177" s="0">
+        <x:v>20051</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H178" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H178" s="0">
+        <x:v>24193</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H179" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H179" s="0">
+        <x:v>18971</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H180" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H180" s="0">
+        <x:v>24157</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H181" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H181" s="0">
+        <x:v>19925</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H182" s="0">
@@ -6639,182 +6639,182 @@
         <x:v>23112</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H212" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H212" s="0">
+        <x:v>33599</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H213" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H213" s="0">
+        <x:v>22902</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H214" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H214" s="0">
+        <x:v>28940</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H215" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H215" s="0">
+        <x:v>20653</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H216" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H216" s="0">
+        <x:v>28199</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H217" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H217" s="0">
+        <x:v>24224</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H218" s="0">
@@ -7575,182 +7575,182 @@
         <x:v>26.9</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="H248" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H248" s="0">
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="H249" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H249" s="0">
+        <x:v>29.3</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="H250" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H250" s="0">
+        <x:v>14.9</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="H251" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H251" s="0">
+        <x:v>28.4</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="H252" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H252" s="0">
+        <x:v>17.4</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="H253" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H253" s="0">
+        <x:v>29.1</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H254" s="0">
@@ -8511,182 +8511,182 @@
         <x:v>22895</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:8">
       <x:c r="A284" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H284" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H284" s="0">
+        <x:v>36424</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H285" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H285" s="0">
+        <x:v>23951</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:8">
       <x:c r="A286" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H286" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H286" s="0">
+        <x:v>28899</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:8">
       <x:c r="A287" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H287" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H287" s="0">
+        <x:v>22661</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:8">
       <x:c r="A288" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H288" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H288" s="0">
+        <x:v>28856</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H289" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H289" s="0">
+        <x:v>23801</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:8">
       <x:c r="A290" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H290" s="0">
@@ -9474,155 +9474,155 @@
       </x:c>
     </x:row>
     <x:row r="321" spans="1:8">
       <x:c r="A321" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H321" s="0">
-        <x:v>41.7</x:v>
+        <x:v>42.1</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:8">
       <x:c r="A322" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H322" s="0">
-        <x:v>9</x:v>
+        <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:8">
       <x:c r="A323" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H323" s="0">
-        <x:v>39</x:v>
+        <x:v>39.2</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:8">
       <x:c r="A324" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H324" s="0">
-        <x:v>18.6</x:v>
+        <x:v>18.9</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:8">
       <x:c r="A325" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H325" s="0">
-        <x:v>24.7</x:v>
+        <x:v>25.1</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:8">
       <x:c r="A326" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H326" s="0">
@@ -10383,182 +10383,182 @@
         <x:v>27017</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:8">
       <x:c r="A356" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H356" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H356" s="0">
+        <x:v>40135</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:8">
       <x:c r="A357" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H357" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H357" s="0">
+        <x:v>27357</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:8">
       <x:c r="A358" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H358" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H358" s="0">
+        <x:v>34569</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:8">
       <x:c r="A359" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H359" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H359" s="0">
+        <x:v>24670</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:8">
       <x:c r="A360" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H360" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H360" s="0">
+        <x:v>33684</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:8">
       <x:c r="A361" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H361" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H361" s="0">
+        <x:v>28936</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:8">
       <x:c r="A362" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H362" s="0">
@@ -11319,182 +11319,182 @@
         <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:8">
       <x:c r="A392" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="H392" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H392" s="0">
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:8">
       <x:c r="A393" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="H393" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H393" s="0">
+        <x:v>18.1</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:8">
       <x:c r="A394" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="H394" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H394" s="0">
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:8">
       <x:c r="A395" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="H395" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H395" s="0">
+        <x:v>13.9</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:8">
       <x:c r="A396" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="H396" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H396" s="0">
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:8">
       <x:c r="A397" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="H397" s="0" t="s">
-        <x:v>61</x:v>
+      <x:c r="H397" s="0">
+        <x:v>10.3</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -11606,336 +11606,390 @@
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
         <x:s v="4"/>
         <x:s v="5"/>
         <x:s v="6"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Principal Economic Status">
       <x:sharedItems count="6">
         <x:s v="Employed"/>
         <x:s v="Unemployed"/>
         <x:s v="Retired"/>
         <x:s v="Unable to work due to long-standing health problems"/>
         <x:s v="Student, pupil"/>
         <x:s v="Fulfilling domestic tasks"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Euro"/>
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.1" maxValue="78334" count="285">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.1" maxValue="83064" count="339">
         <x:n v="57831"/>
         <x:n v="33872"/>
         <x:n v="33752"/>
         <x:n v="22387"/>
         <x:s v=""/>
         <x:n v="41663"/>
         <x:n v="62502"/>
         <x:n v="35042"/>
         <x:n v="33314"/>
         <x:n v="22648"/>
         <x:n v="41855"/>
         <x:n v="61734"/>
         <x:n v="33206"/>
         <x:n v="32533"/>
         <x:n v="27747"/>
         <x:n v="42492"/>
         <x:n v="60318"/>
         <x:n v="28142"/>
         <x:n v="35048"/>
         <x:n v="26410"/>
         <x:n v="42549"/>
         <x:n v="59895"/>
         <x:n v="38108"/>
         <x:n v="33228"/>
         <x:n v="28532"/>
         <x:n v="39162"/>
+        <x:n v="62722"/>
+        <x:n v="33331"/>
+        <x:n v="35234"/>
+        <x:n v="29176"/>
+        <x:n v="37768"/>
         <x:n v="65074"/>
         <x:n v="36011"/>
         <x:n v="42056"/>
         <x:n v="29912"/>
         <x:n v="46464"/>
         <x:n v="69378"/>
         <x:n v="41164"/>
         <x:n v="43135"/>
         <x:n v="30699"/>
         <x:n v="49394"/>
         <x:n v="69847"/>
         <x:n v="39290"/>
         <x:n v="43649"/>
         <x:n v="37091"/>
         <x:n v="48180"/>
         <x:n v="66861"/>
         <x:n v="31062"/>
         <x:n v="44059"/>
         <x:n v="31156"/>
         <x:n v="51057"/>
         <x:n v="67012"/>
         <x:n v="42201"/>
         <x:n v="44694"/>
         <x:n v="33409"/>
         <x:n v="51324"/>
+        <x:n v="69538"/>
+        <x:n v="42781"/>
+        <x:n v="46049"/>
+        <x:n v="34919"/>
+        <x:n v="52586"/>
         <x:n v="62293"/>
         <x:n v="34925"/>
         <x:n v="33202"/>
         <x:n v="22572"/>
         <x:n v="41715"/>
         <x:n v="62971"/>
         <x:n v="33871"/>
         <x:n v="33185"/>
         <x:n v="28303"/>
         <x:n v="43343"/>
         <x:n v="66315"/>
         <x:n v="30940"/>
         <x:n v="38532"/>
         <x:n v="29036"/>
         <x:n v="46779"/>
         <x:n v="70014"/>
         <x:n v="44546"/>
         <x:n v="38842"/>
         <x:n v="33353"/>
         <x:n v="45778"/>
+        <x:n v="74922"/>
+        <x:n v="39814"/>
+        <x:n v="42087"/>
+        <x:n v="34851"/>
+        <x:n v="45115"/>
         <x:n v="69146"/>
         <x:n v="41026"/>
         <x:n v="42991"/>
         <x:n v="30596"/>
         <x:n v="49229"/>
         <x:n v="71246"/>
         <x:n v="40077"/>
         <x:n v="44523"/>
         <x:n v="37834"/>
         <x:n v="49145"/>
         <x:n v="73508"/>
         <x:n v="34150"/>
         <x:n v="48439"/>
         <x:n v="34254"/>
         <x:n v="56133"/>
         <x:n v="78334"/>
         <x:n v="49331"/>
         <x:n v="52245"/>
         <x:n v="39053"/>
         <x:n v="59995"/>
+        <x:n v="83064"/>
+        <x:n v="51103"/>
+        <x:n v="55006"/>
+        <x:n v="41711"/>
+        <x:n v="62815"/>
         <x:n v="28150"/>
         <x:n v="16852"/>
         <x:n v="22679"/>
         <x:n v="17263"/>
         <x:n v="20799"/>
         <x:n v="18895"/>
         <x:n v="30481"/>
         <x:n v="19662"/>
         <x:n v="23770"/>
         <x:n v="17432"/>
         <x:n v="22952"/>
         <x:n v="20397"/>
         <x:n v="30380"/>
         <x:n v="17354"/>
         <x:n v="23356"/>
         <x:n v="19030"/>
         <x:n v="24912"/>
         <x:n v="20059"/>
         <x:n v="29085"/>
         <x:n v="17193"/>
         <x:n v="23740"/>
         <x:n v="18385"/>
         <x:n v="23255"/>
         <x:n v="20430"/>
         <x:n v="29308"/>
         <x:n v="17869"/>
         <x:n v="23526"/>
         <x:n v="18758"/>
         <x:n v="22767"/>
         <x:n v="19586"/>
+        <x:n v="30493"/>
+        <x:n v="20051"/>
+        <x:n v="24193"/>
+        <x:n v="18971"/>
+        <x:n v="24157"/>
+        <x:n v="19925"/>
         <x:n v="31963"/>
         <x:n v="20131"/>
         <x:n v="26822"/>
         <x:n v="19938"/>
         <x:n v="24675"/>
         <x:n v="21903"/>
         <x:n v="33719"/>
         <x:n v="22693"/>
         <x:n v="27413"/>
         <x:n v="19881"/>
         <x:n v="26238"/>
         <x:n v="25485"/>
         <x:n v="33846"/>
         <x:n v="19420"/>
         <x:n v="27942"/>
         <x:n v="21900"/>
         <x:n v="28615"/>
         <x:n v="23755"/>
         <x:n v="32684"/>
         <x:n v="20393"/>
         <x:n v="27973"/>
         <x:n v="20709"/>
         <x:n v="27677"/>
         <x:n v="23853"/>
         <x:n v="32620"/>
         <x:n v="21184"/>
         <x:n v="27929"/>
         <x:n v="20706"/>
         <x:n v="28560"/>
         <x:n v="23112"/>
+        <x:n v="33599"/>
+        <x:n v="22902"/>
+        <x:n v="28940"/>
+        <x:n v="20653"/>
+        <x:n v="28199"/>
+        <x:n v="24224"/>
         <x:n v="6.3"/>
         <x:n v="32"/>
         <x:n v="9"/>
         <x:n v="30.2"/>
         <x:n v="21.8"/>
         <x:n v="20.9"/>
         <x:n v="4.5"/>
         <x:n v="23.7"/>
         <x:n v="12.8"/>
         <x:n v="35.7"/>
         <x:n v="17.6"/>
         <x:n v="21.4"/>
         <x:n v="5.3"/>
         <x:n v="32.1"/>
         <x:n v="19.7"/>
         <x:n v="30.7"/>
         <x:n v="13.1"/>
         <x:n v="24.5"/>
         <x:n v="5.8"/>
         <x:n v="25.5"/>
         <x:n v="8.8"/>
         <x:n v="27.3"/>
         <x:n v="12.7"/>
         <x:n v="16.6"/>
         <x:n v="5.4"/>
         <x:n v="34.1"/>
         <x:n v="13.3"/>
         <x:n v="32.5"/>
         <x:n v="13.4"/>
         <x:n v="26.9"/>
+        <x:n v="5.7"/>
+        <x:n v="29.3"/>
+        <x:n v="14.9"/>
+        <x:n v="28.4"/>
+        <x:n v="17.4"/>
+        <x:n v="29.1"/>
         <x:n v="30379"/>
         <x:n v="19596"/>
         <x:n v="23690"/>
         <x:n v="17374"/>
         <x:n v="22875"/>
         <x:n v="20329"/>
         <x:n v="30989"/>
         <x:n v="17702"/>
         <x:n v="23824"/>
         <x:n v="19411"/>
         <x:n v="25411"/>
         <x:n v="20461"/>
         <x:n v="31977"/>
         <x:n v="18902"/>
         <x:n v="26100"/>
         <x:n v="20213"/>
         <x:n v="25567"/>
         <x:n v="22461"/>
         <x:n v="34259"/>
         <x:n v="20888"/>
         <x:n v="27501"/>
         <x:n v="21927"/>
         <x:n v="26613"/>
         <x:n v="22895"/>
+        <x:n v="36424"/>
+        <x:n v="23951"/>
+        <x:n v="28899"/>
+        <x:n v="22661"/>
+        <x:n v="28856"/>
+        <x:n v="23801"/>
         <x:n v="9.1"/>
         <x:n v="7"/>
         <x:n v="36.5"/>
         <x:n v="18.6"/>
         <x:n v="16.9"/>
         <x:n v="8.7"/>
         <x:n v="29.6"/>
         <x:n v="7.1"/>
         <x:n v="37"/>
         <x:n v="13.9"/>
         <x:n v="16.3"/>
         <x:n v="11.7"/>
         <x:n v="46.6"/>
         <x:n v="12.2"/>
         <x:n v="40.3"/>
         <x:n v="17.8"/>
         <x:n v="21.2"/>
         <x:n v="12.3"/>
         <x:n v="37.8"/>
         <x:n v="9.6"/>
         <x:n v="44.7"/>
         <x:n v="21.6"/>
         <x:n v="24.8"/>
         <x:n v="11.6"/>
         <x:n v="6.9"/>
         <x:n v="38.5"/>
         <x:n v="17"/>
         <x:n v="23"/>
         <x:n v="9.5"/>
-        <x:n v="41.7"/>
-[...1 lines deleted...]
-        <x:n v="24.7"/>
+        <x:n v="42.1"/>
+        <x:n v="39.2"/>
+        <x:n v="18.9"/>
+        <x:n v="25.1"/>
         <x:n v="33606"/>
         <x:n v="22617"/>
         <x:n v="27321"/>
         <x:n v="19814"/>
         <x:n v="26150"/>
         <x:n v="25400"/>
         <x:n v="34524"/>
         <x:n v="19809"/>
         <x:n v="28502"/>
         <x:n v="22339"/>
         <x:n v="29188"/>
         <x:n v="24231"/>
         <x:n v="35934"/>
         <x:n v="22421"/>
         <x:n v="30754"/>
         <x:n v="22768"/>
         <x:n v="30429"/>
         <x:n v="26225"/>
         <x:n v="38131"/>
         <x:n v="24763"/>
         <x:n v="32648"/>
         <x:n v="24204"/>
         <x:n v="33385"/>
         <x:n v="27017"/>
+        <x:n v="40135"/>
+        <x:n v="27357"/>
+        <x:n v="34569"/>
+        <x:n v="24670"/>
+        <x:n v="33684"/>
+        <x:n v="28936"/>
         <x:n v="1.5"/>
         <x:n v="14.3"/>
         <x:n v="1.1"/>
         <x:n v="14.7"/>
         <x:n v="7.4"/>
         <x:n v="1.2"/>
         <x:n v="10.5"/>
         <x:n v="2.4"/>
         <x:n v="16.4"/>
         <x:n v="6.1"/>
         <x:n v="5.9"/>
         <x:n v="2"/>
         <x:n v="3.8"/>
         <x:n v="16.8"/>
         <x:n v="7.7"/>
         <x:n v="9.4"/>
         <x:n v="16.5"/>
         <x:n v="4.6"/>
         <x:n v="1.7"/>
-        <x:n v="18.9"/>
         <x:n v="1.9"/>
         <x:n v="19"/>
         <x:n v="5.1"/>
         <x:n v="12.4"/>
+        <x:n v="18.1"/>
+        <x:n v="3"/>
+        <x:n v="6.5"/>
+        <x:n v="10.3"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="SIA62C01"/>
     <s v="Median Real Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
     <n v="57831"/>
   </r>
   <r>
     <s v="SIA62C01"/>
     <s v="Median Real Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Unemployed"/>
@@ -12208,101 +12262,101 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
     <s v=""/>
   </r>
   <r>
     <s v="SIA62C01"/>
     <s v="Median Real Household Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
     <n v="39162"/>
   </r>
   <r>
     <s v="SIA62C01"/>
     <s v="Median Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="62722"/>
   </r>
   <r>
     <s v="SIA62C01"/>
     <s v="Median Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="33331"/>
   </r>
   <r>
     <s v="SIA62C01"/>
     <s v="Median Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="Retired"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="35234"/>
   </r>
   <r>
     <s v="SIA62C01"/>
     <s v="Median Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4"/>
     <s v="Unable to work due to long-standing health problems"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="29176"/>
   </r>
   <r>
     <s v="SIA62C01"/>
     <s v="Median Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
     <s v=""/>
   </r>
   <r>
     <s v="SIA62C01"/>
     <s v="Median Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="37768"/>
   </r>
   <r>
     <s v="SIA62C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
     <n v="65074"/>
   </r>
   <r>
     <s v="SIA62C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="Euro"/>
     <n v="36011"/>
   </r>
   <r>
     <s v="SIA62C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2020"/>
@@ -12568,101 +12622,101 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
     <s v=""/>
   </r>
   <r>
     <s v="SIA62C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
     <n v="51324"/>
   </r>
   <r>
     <s v="SIA62C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="69538"/>
   </r>
   <r>
     <s v="SIA62C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="42781"/>
   </r>
   <r>
     <s v="SIA62C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="Retired"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="46049"/>
   </r>
   <r>
     <s v="SIA62C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4"/>
     <s v="Unable to work due to long-standing health problems"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="34919"/>
   </r>
   <r>
     <s v="SIA62C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
     <s v=""/>
   </r>
   <r>
     <s v="SIA62C02"/>
     <s v="Mean Real Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="52586"/>
   </r>
   <r>
     <s v="SIA62C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
     <n v="57831"/>
   </r>
   <r>
     <s v="SIA62C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="Euro"/>
     <n v="33872"/>
   </r>
   <r>
     <s v="SIA62C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2020"/>
@@ -12928,101 +12982,101 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
     <s v=""/>
   </r>
   <r>
     <s v="SIA62C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
     <n v="45778"/>
   </r>
   <r>
     <s v="SIA62C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="74922"/>
   </r>
   <r>
     <s v="SIA62C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="39814"/>
   </r>
   <r>
     <s v="SIA62C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="Retired"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="42087"/>
   </r>
   <r>
     <s v="SIA62C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4"/>
     <s v="Unable to work due to long-standing health problems"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="34851"/>
   </r>
   <r>
     <s v="SIA62C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
     <s v=""/>
   </r>
   <r>
     <s v="SIA62C03"/>
     <s v="Median Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="45115"/>
   </r>
   <r>
     <s v="SIA62C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
     <n v="65074"/>
   </r>
   <r>
     <s v="SIA62C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="Euro"/>
     <n v="36011"/>
   </r>
   <r>
     <s v="SIA62C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2020"/>
@@ -13288,101 +13342,101 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
     <s v=""/>
   </r>
   <r>
     <s v="SIA62C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
     <n v="59995"/>
   </r>
   <r>
     <s v="SIA62C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="83064"/>
   </r>
   <r>
     <s v="SIA62C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="51103"/>
   </r>
   <r>
     <s v="SIA62C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="Retired"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="55006"/>
   </r>
   <r>
     <s v="SIA62C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4"/>
     <s v="Unable to work due to long-standing health problems"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="41711"/>
   </r>
   <r>
     <s v="SIA62C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
     <s v=""/>
   </r>
   <r>
     <s v="SIA62C04"/>
     <s v="Mean Nominal Household Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="62815"/>
   </r>
   <r>
     <s v="SIA62C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
     <n v="28150"/>
   </r>
   <r>
     <s v="SIA62C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="Euro"/>
     <n v="16852"/>
   </r>
   <r>
     <s v="SIA62C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2020"/>
@@ -13648,101 +13702,101 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
     <n v="22767"/>
   </r>
   <r>
     <s v="SIA62C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
     <n v="19586"/>
   </r>
   <r>
     <s v="SIA62C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="30493"/>
   </r>
   <r>
     <s v="SIA62C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="20051"/>
   </r>
   <r>
     <s v="SIA62C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="Retired"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="24193"/>
   </r>
   <r>
     <s v="SIA62C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4"/>
     <s v="Unable to work due to long-standing health problems"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="18971"/>
   </r>
   <r>
     <s v="SIA62C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="24157"/>
   </r>
   <r>
     <s v="SIA62C05"/>
     <s v="Median Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="19925"/>
   </r>
   <r>
     <s v="SIA62C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
     <n v="31963"/>
   </r>
   <r>
     <s v="SIA62C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="Euro"/>
     <n v="20131"/>
   </r>
   <r>
     <s v="SIA62C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2020"/>
@@ -14008,101 +14062,101 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
     <n v="28560"/>
   </r>
   <r>
     <s v="SIA62C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
     <n v="23112"/>
   </r>
   <r>
     <s v="SIA62C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="33599"/>
   </r>
   <r>
     <s v="SIA62C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="22902"/>
   </r>
   <r>
     <s v="SIA62C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="Retired"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="28940"/>
   </r>
   <r>
     <s v="SIA62C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4"/>
     <s v="Unable to work due to long-standing health problems"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="20653"/>
   </r>
   <r>
     <s v="SIA62C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="28199"/>
   </r>
   <r>
     <s v="SIA62C06"/>
     <s v="Mean Equivalised Real Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="24224"/>
   </r>
   <r>
     <s v="SIA62C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="%"/>
     <n v="6.3"/>
   </r>
   <r>
     <s v="SIA62C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="%"/>
     <n v="32"/>
   </r>
   <r>
     <s v="SIA62C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2020"/>
@@ -14368,101 +14422,101 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="%"/>
     <n v="13.4"/>
   </r>
   <r>
     <s v="SIA62C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="%"/>
     <n v="26.9"/>
   </r>
   <r>
     <s v="SIA62C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="5.7"/>
   </r>
   <r>
     <s v="SIA62C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="29.3"/>
   </r>
   <r>
     <s v="SIA62C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="Retired"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="14.9"/>
   </r>
   <r>
     <s v="SIA62C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4"/>
     <s v="Unable to work due to long-standing health problems"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="28.4"/>
   </r>
   <r>
     <s v="SIA62C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="17.4"/>
   </r>
   <r>
     <s v="SIA62C09"/>
     <s v="At Risk of Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="29.1"/>
   </r>
   <r>
     <s v="SIA62C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
     <n v="28150"/>
   </r>
   <r>
     <s v="SIA62C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="Euro"/>
     <n v="16852"/>
   </r>
   <r>
     <s v="SIA62C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2020"/>
@@ -14728,101 +14782,101 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
     <n v="26613"/>
   </r>
   <r>
     <s v="SIA62C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
     <n v="22895"/>
   </r>
   <r>
     <s v="SIA62C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="36424"/>
   </r>
   <r>
     <s v="SIA62C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="23951"/>
   </r>
   <r>
     <s v="SIA62C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="Retired"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="28899"/>
   </r>
   <r>
     <s v="SIA62C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4"/>
     <s v="Unable to work due to long-standing health problems"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="22661"/>
   </r>
   <r>
     <s v="SIA62C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="28856"/>
   </r>
   <r>
     <s v="SIA62C07"/>
     <s v="Median Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="23801"/>
   </r>
   <r>
     <s v="SIA62C10"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="%"/>
     <n v="9.1"/>
   </r>
   <r>
     <s v="SIA62C10"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="%"/>
     <n v="32.5"/>
   </r>
   <r>
     <s v="SIA62C10"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2020"/>
@@ -15098,91 +15152,91 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="%"/>
     <n v="23"/>
   </r>
   <r>
     <s v="SIA62C10"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="%"/>
     <n v="9.5"/>
   </r>
   <r>
     <s v="SIA62C10"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="%"/>
-    <n v="41.7"/>
+    <n v="42.1"/>
   </r>
   <r>
     <s v="SIA62C10"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="Retired"/>
     <s v="%"/>
-    <n v="9"/>
+    <n v="8.8"/>
   </r>
   <r>
     <s v="SIA62C10"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4"/>
     <s v="Unable to work due to long-standing health problems"/>
     <s v="%"/>
-    <n v="39"/>
+    <n v="39.2"/>
   </r>
   <r>
     <s v="SIA62C10"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="%"/>
-    <n v="18.6"/>
+    <n v="18.9"/>
   </r>
   <r>
     <s v="SIA62C10"/>
     <s v="Enforced Deprivation Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="%"/>
-    <n v="24.7"/>
+    <n v="25.1"/>
   </r>
   <r>
     <s v="SIA62C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
     <n v="31963"/>
   </r>
   <r>
     <s v="SIA62C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="Euro"/>
     <n v="20131"/>
   </r>
   <r>
     <s v="SIA62C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2020"/>
@@ -15448,101 +15502,101 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
     <n v="33385"/>
   </r>
   <r>
     <s v="SIA62C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
     <n v="27017"/>
   </r>
   <r>
     <s v="SIA62C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="40135"/>
   </r>
   <r>
     <s v="SIA62C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="27357"/>
   </r>
   <r>
     <s v="SIA62C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="Retired"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="34569"/>
   </r>
   <r>
     <s v="SIA62C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4"/>
     <s v="Unable to work due to long-standing health problems"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="24670"/>
   </r>
   <r>
     <s v="SIA62C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="33684"/>
   </r>
   <r>
     <s v="SIA62C08"/>
     <s v="Mean Equivalised Nominal Disposable Income"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="Euro"/>
-    <s v=""/>
+    <n v="28936"/>
   </r>
   <r>
     <s v="SIA62C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="%"/>
     <n v="1.5"/>
   </r>
   <r>
     <s v="SIA62C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="%"/>
     <n v="14.3"/>
   </r>
   <r>
     <s v="SIA62C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2020"/>
@@ -15808,79 +15862,79 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="%"/>
     <n v="5.1"/>
   </r>
   <r>
     <s v="SIA62C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="%"/>
     <n v="12.4"/>
   </r>
   <r>
     <s v="SIA62C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="1"/>
     <s v="Employed"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="1.5"/>
   </r>
   <r>
     <s v="SIA62C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="2"/>
     <s v="Unemployed"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="18.1"/>
   </r>
   <r>
     <s v="SIA62C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="3"/>
     <s v="Retired"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="3"/>
   </r>
   <r>
     <s v="SIA62C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="4"/>
     <s v="Unable to work due to long-standing health problems"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="13.9"/>
   </r>
   <r>
     <s v="SIA62C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="5"/>
     <s v="Student, pupil"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="6.5"/>
   </r>
   <r>
     <s v="SIA62C11"/>
     <s v="Consistent Poverty Rate"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="6"/>
     <s v="Fulfilling domestic tasks"/>
     <s v="%"/>
-    <s v=""/>
+    <n v="10.3"/>
   </r>
 </pivotCacheRecords>
 </file>