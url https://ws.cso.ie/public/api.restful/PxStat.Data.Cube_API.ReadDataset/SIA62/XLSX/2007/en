--- v3 (2026-04-15)
+++ v4 (2026-05-31)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R991e6f1a19914fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1181403dc1b410782419c4d6ef33aa4.psmdcp" Id="R0b892247820b4848" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2873aae3d34d4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34118012e55d448d9795670809a313fa.psmdcp" Id="R52028d1627c94121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>