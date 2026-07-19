--- v4 (2026-05-31)
+++ v5 (2026-07-19)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2873aae3d34d4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34118012e55d448d9795670809a313fa.psmdcp" Id="R52028d1627c94121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee7805fc73544f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cae5b0944b064ba6b279f95e15e2ebb0.psmdcp" Id="Rd6dc6a59e88a41e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>