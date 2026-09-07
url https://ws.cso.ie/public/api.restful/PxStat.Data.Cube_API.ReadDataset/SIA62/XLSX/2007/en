--- v5 (2026-07-19)
+++ v6 (2026-09-07)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee7805fc73544f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cae5b0944b064ba6b279f95e15e2ebb0.psmdcp" Id="Rd6dc6a59e88a41e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c20e020334b44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a151cdb87a624357b2c40d4916b6fa18.psmdcp" Id="R4dd74b445bbc413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Income, Poverty and Deprivation Rates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The data for 2020 to 2022 in this table was updated on 07/03/2024 due to changes made to weights, reflecting updated household population benchmarks, because of the availability of Census 2022 data. See Information Note(https://www.cso.ie/en/releasesandpublications/in/silc/informationnotecensusrevisions-silc2020to2022/). &lt;br&gt;&lt;br&gt;From SILC 2020, the income reference period is the calendar year T-1.&lt;br&gt;&lt;br&gt;Deflator Base Year = 2019, relating to the T-1 income reference period of SILC 2020 (Median Real Household Disposable Income, Mean Real Household Disposable Income, Median Equivalised Real Disposable Income and Mean Equivalised Real Disposable Income).&lt;br&gt;&lt;br&gt;Enforced Deprivation Rate: The share of persons who experience two or more of the eleven deprivation items.&lt;br&gt;&lt;br&gt;Median Real, Mean Real, Median Nominal and Mean Nominal Household Disposable Incomes are averaged over households WHILE Median Equivalised Real, Mean Equivalised Real, Median Equivalised Nominal and Mean Equivalised Nominal Disposable Incomes are averaged over individuals within the household.&lt;br&gt;&lt;br&gt;Sex, Age Group, Principal Economic Status (aged 16 years and over) and Highest Level of Education Completed refers to that of the head of household in the household level income figures. See Background Notes(https://www.cso.ie/en/methods/socialconditions/silc/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA62/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA62/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC2020</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) from 2020 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Cahill</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -868,51 +868,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA62/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA62/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">