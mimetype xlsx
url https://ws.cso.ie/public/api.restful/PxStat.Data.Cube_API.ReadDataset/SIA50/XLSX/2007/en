--- v1 (2026-02-07)
+++ v2 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0878d7ba8a04171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22a4d7b2413945778e3ab28bf5f3e66a.psmdcp" Id="R9331435d8b974607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ccac0eb8a174786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0db3fcbc605d42cea415c365f6e9925c.psmdcp" Id="Rd84e0a3763264941" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -74,63 +74,63 @@
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Note: The composition of the NUTS regions changed in 2016 and took effect for the SILC survey from 2017. Data from 2012 to 2016 has also been revised to reflect these changes. Please see background notes of the 2017 SILC release for additional information. </x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/SIA50/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SILC</x:t>
   </x:si>
   <x:si>
     <x:t>Survey of Income and Living Conditions (SILC) 2004 to 2019</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Eva O'Regan</x:t>
+    <x:t>Lianora Bermingham</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>icw@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5243</x:t>
+    <x:t>(+353) 21 453 5665</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>