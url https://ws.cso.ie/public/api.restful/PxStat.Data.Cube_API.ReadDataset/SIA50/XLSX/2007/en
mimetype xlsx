--- v2 (2026-04-05)
+++ v3 (2026-06-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ccac0eb8a174786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0db3fcbc605d42cea415c365f6e9925c.psmdcp" Id="Rd84e0a3763264941" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d2b52888364d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb1db4d8770143b9b2e573117063636e.psmdcp" Id="R657cae4608a34ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>