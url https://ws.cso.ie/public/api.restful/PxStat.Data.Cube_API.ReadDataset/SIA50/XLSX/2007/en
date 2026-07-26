--- v3 (2026-06-10)
+++ v4 (2026-07-26)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d2b52888364d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb1db4d8770143b9b2e573117063636e.psmdcp" Id="R657cae4608a34ec6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58aacbf4a184454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfaa1e005c754623835ede843831ea84.psmdcp" Id="R2e37051aba804825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>