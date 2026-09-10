--- v4 (2026-07-26)
+++ v5 (2026-09-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58aacbf4a184454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfaa1e005c754623835ede843831ea84.psmdcp" Id="R2e37051aba804825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12b3d1c51534109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c62b11033c7146da8bc1d4767225126c.psmdcp" Id="R0319b46d804d451e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>